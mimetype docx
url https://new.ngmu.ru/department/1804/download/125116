--- v0 (2026-05-21)
+++ v1 (2026-07-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="0426D030" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="74"/>
         <w:ind w:left="52" w:right="58"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Федеральное</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -96,51 +96,51 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>высшего</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="600D7849" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="41"/>
         <w:ind w:left="52" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>«Новосибирский</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -210,51 +210,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Российской</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="7FCC60DB" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="108"/>
         <w:ind w:left="52" w:right="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(ФГБОУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -265,125 +265,125 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Минздрава</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>РФ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5EACB7AE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="13391"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:right="7"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Аттестационный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>лист учебной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>практики</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
+    <w:p w14:paraId="230F6D72" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
       <w:pPr>
         <w:spacing w:before="35"/>
         <w:ind w:left="118" w:right="64"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«ВЕДЕНИЕ МЕДИЦИНСКОЙ ДОКУМЕНТАЦИИ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00383DD9" w:rsidRPr="00383DD9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>УП.04.01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="21E68316" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4004"/>
           <w:tab w:val="left" w:pos="15377"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
         <w:ind w:left="4953" w:right="844" w:hanging="4110"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>обучающегося</w:t>
       </w:r>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="89"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -504,51 +504,51 @@
           <w:b/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>СПО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>31.02.06</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="233FA036" w14:textId="67504294" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2573"/>
           <w:tab w:val="left" w:pos="4675"/>
           <w:tab w:val="left" w:pos="7137"/>
           <w:tab w:val="left" w:pos="9319"/>
           <w:tab w:val="left" w:pos="9874"/>
           <w:tab w:val="left" w:pos="11670"/>
           <w:tab w:val="left" w:pos="12224"/>
         </w:tabs>
         <w:spacing w:line="253" w:lineRule="exact"/>
         <w:ind w:left="286"/>
       </w:pPr>
       <w:r>
         <w:t>Фамилия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
       <w:r>
         <w:t>Имя</w:t>
@@ -558,77 +558,87 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:t>Отчество</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
       <w:r>
         <w:t>Сроки:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC1ABD">
-        <w:t>с 02</w:t>
+        <w:t>с 0</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1AB2">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00902CC6">
-        <w:t>. 06. 2025</w:t>
+        <w:t>. 06. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1AB2">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC1ABD">
-        <w:t>по 07</w:t>
+        <w:t>по 0</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1AB2">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00902CC6">
-        <w:t>. 06. 2025</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>. 06. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1AB2">
+        <w:t>6</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5AF1FA74" w14:textId="6834F355" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5568"/>
           <w:tab w:val="left" w:pos="10486"/>
           <w:tab w:val="left" w:pos="15748"/>
         </w:tabs>
         <w:spacing w:before="41"/>
         <w:ind w:left="286"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Клиническая</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -649,163 +659,156 @@
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>практик</w:t>
       </w:r>
       <w:r w:rsidR="00114E7C">
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r w:rsidR="00114E7C" w:rsidRPr="00114E7C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Кафедра СДВ</w:t>
       </w:r>
       <w:r w:rsidR="00114E7C">
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D9599D">
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>Базовый</w:t>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>уководитель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>руководитель</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>МО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D9599D">
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>Базовый</w:t>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>уководитель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>руководитель</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>НГМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D9599D">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1AB2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Щелкунова О.А.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="10220EE2" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8155"/>
           <w:tab w:val="left" w:pos="12477"/>
         </w:tabs>
         <w:spacing w:before="39"/>
         <w:ind w:left="286"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(полная</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -833,91 +836,90 @@
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>организации)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Ф.И.О.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Ф.И.О.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="05A1A64F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="2575CCA3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:sectPr w:rsidR="00383DD9">
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="480" w:right="100" w:bottom="0" w:left="280" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="33385BF0" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="93"/>
         <w:ind w:left="2821" w:right="2584"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ХАРАКТЕРИСТИКА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="142BCE0C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="29" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="286" w:right="318" w:firstLine="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(при написании, должны быть отражены следующие показатели: выполнение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-47"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1019,107 +1021,107 @@
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>деонтологии.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="6F8C5D40" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="35"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="76E2579C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2057"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="142"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Компетенции:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>ПК-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>4.1;4.2;4.3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="6447E325" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="34E1FCCD" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4458"/>
           <w:tab w:val="left" w:pos="5451"/>
           <w:tab w:val="left" w:pos="6835"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Оценка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="26"/>
         </w:rPr>
@@ -1182,61 +1184,61 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>//</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5CAC0FB3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="33"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="4FE32DF4" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Оценка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1268,729 +1270,1239 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>практических</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>навыков:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5966C101" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="33"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="56073B9F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4160"/>
           <w:tab w:val="left" w:pos="5871"/>
         </w:tabs>
         <w:ind w:left="3392"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>//</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="6E87310E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:sectPr w:rsidR="00383DD9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="960" w:right="100" w:bottom="280" w:left="280" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="7414" w:space="494"/>
             <w:col w:w="8552"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5371CE4F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5004A003" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:sectPr w:rsidR="00383DD9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="960" w:right="100" w:bottom="280" w:left="280" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00902CC6" w:rsidP="00383DD9">
+    <w:p w14:paraId="5C7B81D5" w14:textId="515E2E1B" w:rsidR="00383DD9" w:rsidRDefault="00D9599D" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="88"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...443 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="483CA1AB" wp14:editId="7E565740">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>265430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1153160</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4601210" cy="3957955"/>
+                <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1692392001" name="Text Box 37"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4601210" cy="3957955"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TableNormal"/>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblInd w:w="5" w:type="dxa"/>
+                              <w:tblBorders>
+                                <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                              </w:tblBorders>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="7231"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="46251F53" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="6592A732" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="007D23B0">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t>Программа учебной практики</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="007D23B0">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:color w:val="000000"/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> «</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Ведение медицинской документации </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:color w:val="000000"/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">» УП.04.01  </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="007D23B0">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:color w:val="000000"/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t>выполнена  в полном объеме. Студент показал  высокий (средний, низкий) уровень теоретической подготовки.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="52D30054" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="192F9E27" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="00FB4C52" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="007D23B0">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="24"/>
+                                      <w:szCs w:val="24"/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Продемонстрирован высокий (средний, низкий) уровень освоения практических навыков. </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00553386">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="24"/>
+                                      <w:szCs w:val="24"/>
+                                    </w:rPr>
+                                    <w:t>Отработаны требуемые по программе практики профилактические мероприятия.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="0ADF2B00" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="321"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="03C07F45" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="007D23B0">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="24"/>
+                                      <w:szCs w:val="24"/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t>Учебная практика пройдена без нарушений, с соблюдением этики и деонтологии.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="3009DDBB" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="2E814391" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="695ECFA1" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="058C106D" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="2514E592" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="75504FDE" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="00D30B97" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="2DB7D780" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="606A67D7" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="321"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="3B705B46" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="4AD945F7" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="6D1E9F7C" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="0D4809AD" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="317"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0C5E008E" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="0846251F" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="1FA7ED45" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="649FC3B6" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="321"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="060ABA75" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="63F5EAED" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="60241992" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="4B783410" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="6C426DB9" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="001C0058" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5D722C57" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="0A7BBD63" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="4D45D150" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="2535D2EE" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="321"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="481D403A" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="4C24251E" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="1CE9B07B" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00114E7C" w14:paraId="14BCBA68" w14:textId="77777777" w:rsidTr="00683E3F">
+                              <w:trPr>
+                                <w:trHeight w:val="316"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="7231" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21B0BFD9" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="2747E1B4" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+                            <w:pPr>
+                              <w:pStyle w:val="a3"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="483CA1AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 37" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:20.9pt;margin-top:-90.8pt;width:362.3pt;height:311.65pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtM3m22AEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOlm414hRdiw4D&#10;ugvQ9QNkWbKF2aJGKbGzrx8lx+kub8VeBJqUDs85pLdX09Czg0JvwFa8WOWcKSuhMbat+OO3u1fv&#10;OPNB2Eb0YFXFj8rzq93LF9vRlWoNHfSNQkYg1pejq3gXgiuzzMtODcKvwClLRQ04iECf2GYNipHQ&#10;hz5b5/lFNgI2DkEq7yl7Oxf5LuFrrWT4orVXgfUVJ24hnZjOOp7ZbivKFoXrjDzREM9gMQhjqekZ&#10;6lYEwfZo/oEajETwoMNKwpCB1kaqpIHUFPlfah464VTSQuZ4d7bJ/z9Y+fnw4L4iC9N7mGiASYR3&#10;9yC/e2bhphO2VdeIMHZKNNS4iJZlo/Pl6Wm02pc+gtTjJ2hoyGIfIAFNGofoCulkhE4DOJ5NV1Ng&#10;kpJvLvJiXVBJUu315ebt5WaTeohyee7Qhw8KBhaDiiNNNcGLw70PkY4olyuxm4U70/dpsr39I0EX&#10;YybRj4xn7mGqJ7odZdTQHEkIwrwotNgUdIA/ORtpSSruf+wFKs76j5bMiBu1BLgE9RIIK+lpxQNn&#10;c3gT5s3bOzRtR8iz3RauyTBtkpQnFieeNPik8LSkcbN+/063nn6l3S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAL+DtM4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIT3SvwH6yGxtY5RlJYQ&#10;p6oQTEiINAyMTuwmVuPnELtt+Pc8pnY83enuu2I7u4GdzRSsRwlilQAz2HptsZPwVb8tN8BCVKjV&#10;4NFI+DUBtuXdolC59heszHkfO0YlGHIloY9xzDkPbW+cCis/GiTv4CenIsmp43pSFyp3A39Mkow7&#10;ZZEWejWal960x/3JSdh9Y/Vqfz6az+pQ2bp+SvA9O0r5cD/vnoFFM8drGP7xCR1KYmr8CXVgg4RU&#10;EHmUsBQbkQGjxDrLUmANWalYAy8Lfvuh/AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDt&#10;M3m22AEAAJIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAL+DtM4AAAAAsBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TableNormal"/>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblInd w:w="5" w:type="dxa"/>
+                        <w:tblBorders>
+                          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                        </w:tblBorders>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="7231"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="46251F53" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="6592A732" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D23B0">
+                              <w:rPr>
+                                <w:i/>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                              <w:t>Программа учебной практики</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D23B0">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> «</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Ведение медицинской документации </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">» УП.04.01  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D23B0">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                              <w:t>выполнена  в полном объеме. Студент показал  высокий (средний, низкий) уровень теоретической подготовки.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="52D30054" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="192F9E27" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="00FB4C52" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D23B0">
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Продемонстрирован высокий (средний, низкий) уровень освоения практических навыков. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00553386">
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Отработаны требуемые по программе практики профилактические мероприятия.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="0ADF2B00" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="321"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="03C07F45" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D23B0">
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                              <w:t>Учебная практика пройдена без нарушений, с соблюдением этики и деонтологии.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="3009DDBB" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="2E814391" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="695ECFA1" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="058C106D" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="2514E592" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="75504FDE" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="00D30B97" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="2DB7D780" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="606A67D7" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="321"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="3B705B46" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="4AD945F7" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="6D1E9F7C" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="0D4809AD" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="317"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0C5E008E" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="0846251F" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="1FA7ED45" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="649FC3B6" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="321"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="060ABA75" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="63F5EAED" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="60241992" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="4B783410" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="6C426DB9" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="001C0058" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5D722C57" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="0A7BBD63" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="4D45D150" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="2535D2EE" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="321"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="481D403A" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="4C24251E" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="1CE9B07B" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00114E7C" w14:paraId="14BCBA68" w14:textId="77777777" w:rsidTr="00683E3F">
+                        <w:trPr>
+                          <w:trHeight w:val="316"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="7231" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21B0BFD9" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="007D23B0" w:rsidRDefault="00114E7C" w:rsidP="00683E3F">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:lang w:val="ru-RU"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="2747E1B4" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+                      <w:pPr>
+                        <w:pStyle w:val="a3"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Оценка</w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>собеседование:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="0930B40E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1622"/>
           <w:tab w:val="left" w:pos="3333"/>
         </w:tabs>
         <w:spacing w:before="126"/>
         <w:ind w:left="855"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>//</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="2C78313D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:sectPr w:rsidR="00383DD9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="960" w:right="100" w:bottom="280" w:left="280" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="11059" w:space="40"/>
             <w:col w:w="5361"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="1A05B4D3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="67F6B6F3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="7ED5803C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5FA57694" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11680"/>
           <w:tab w:val="left" w:pos="12448"/>
           <w:tab w:val="left" w:pos="14269"/>
         </w:tabs>
         <w:spacing w:before="89"/>
         <w:ind w:left="9265"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Итоговая</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="122"/>
           <w:sz w:val="26"/>
         </w:rPr>
@@ -2024,147 +2536,147 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>//</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="69C30479" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="798F87B2" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:ind w:left="6989" w:right="2117"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="1255AD88" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="22"/>
         <w:ind w:left="6887" w:right="2117"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>(печать</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>М.О.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="7BEEE33D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="16909B24" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="449C70D8" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="40A1F439" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="2022FBCF" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="79230A83" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11992"/>
           <w:tab w:val="left" w:pos="13813"/>
         </w:tabs>
         <w:spacing w:before="72"/>
         <w:ind w:left="8050"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Руководитель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>практики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2189,60 +2701,60 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>//</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="50574D62" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="404083F1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12164"/>
           <w:tab w:val="left" w:pos="13933"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="8050"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Руководитель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>практики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2274,110 +2786,110 @@
         </w:rPr>
         <w:t>//</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC1ABD">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Щелкунова О.А</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="06127824" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:sectPr w:rsidR="00383DD9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="960" w:right="100" w:bottom="280" w:left="280" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00114E7C">
+    <w:p w14:paraId="0D97AA6A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00114E7C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="7224" w:right="7225" w:firstLine="523"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Дневник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>учебной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>практики</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRPr="00114E7C" w:rsidRDefault="00383DD9" w:rsidP="00114E7C">
+    <w:p w14:paraId="0E7153DE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00114E7C" w:rsidRDefault="00383DD9" w:rsidP="00114E7C">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1746" w:right="1550" w:firstLine="1459"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00114E7C" w:rsidRPr="00114E7C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ВЕДЕНИЕ МЕДИЦИНСКОЙ ДОКУМЕНТАЦИИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00114E7C">
@@ -2399,51 +2911,51 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>УП.</w:t>
       </w:r>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>04.01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00114E7C">
+    <w:p w14:paraId="2CAB1755" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00114E7C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2405"/>
           <w:tab w:val="left" w:pos="3806"/>
           <w:tab w:val="left" w:pos="10833"/>
           <w:tab w:val="left" w:pos="12952"/>
           <w:tab w:val="left" w:pos="15463"/>
           <w:tab w:val="left" w:pos="16092"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1050" w:right="104" w:hanging="932"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>обучающегося</w:t>
       </w:r>
@@ -2633,1058 +3145,1058 @@
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Имя______________________________Отчество</w:t>
       </w:r>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="3AAAEDBF" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="181" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="744"/>
         <w:gridCol w:w="10654"/>
         <w:gridCol w:w="1186"/>
         <w:gridCol w:w="1786"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="0B824654" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4A6F985F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="36354223" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10654" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="34371973" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="4127" w:right="4126"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Содержание</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="40D8175C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3D05024F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="4129" w:right="4126"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>выполненной работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="04365B08" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="97" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="192" w:right="165" w:firstLine="100"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Часы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="344EFC93" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="97" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="105" w:right="89" w:firstLine="316"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>обучающегося</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="553C75DB" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="97" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="111" w:right="77" w:firstLine="283"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>руководителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="42A5F3A6" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="813"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00BC1ABD" w:rsidP="0062246A">
+          <w:p w14:paraId="1FD0A9FB" w14:textId="4A348729" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="004F1AB2" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2315D522" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="179E2FC1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2A9AADA5" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0B046511" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="5ADC8EEF" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00BC1ABD" w:rsidP="0062246A">
+          <w:p w14:paraId="7381032A" w14:textId="04B8197A" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="004F1AB2" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00383DD9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10654" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3763569F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FEEF0B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67257EAB" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247941C3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00383DD9" w14:paraId="2D178CBE" w14:textId="77777777" w:rsidTr="0062246A">
+        <w:trPr>
+          <w:trHeight w:val="825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A645066" w14:textId="52D7C8FD" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="004F1AB2" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="556D3045" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="58E1B163" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="655F1980" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0C622AFB" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="234DBEB2" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
-          <w:trHeight w:val="825"/>
+          <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00BC1ABD" w:rsidP="0062246A">
+          <w:p w14:paraId="7B7F1948" w14:textId="1B1B8E55" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="004F1AB2" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="55F9CB34" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6AF56108" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="62985342" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="08BF05CA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="5EA6A7B7" w14:textId="77777777" w:rsidTr="0062246A">
+        <w:trPr>
+          <w:trHeight w:val="830"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789981DC" w14:textId="50647535" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="004F1AB2" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00383DD9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10654" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3417D4E7" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="114F5EB0" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF04554" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A0749F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00383DD9" w14:paraId="4F1D0A04" w14:textId="77777777" w:rsidTr="0062246A">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7CFAE9" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10654" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B297E8" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497A8243" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE41C27" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7918FFDF" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00383DD9" w14:paraId="01EBBFC5" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00BC1ABD" w:rsidP="0062246A">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="28162CF9" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="75C8070C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="15C35937" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="02423E38" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="42599667" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
-[...224 lines deleted...]
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="3E1478C6" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4C28A495" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4E3ED4ED" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5B7B6F0C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="29600F3B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6535052D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="38146E10" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="326A0D36" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="29899CD2" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ИТОГО</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="56"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ОТРАБОТАНО:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1F51F3B7" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="25FF7BA3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5536F2FB" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="02CF1E5A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00383DD9">
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="840" w:right="100" w:bottom="280" w:left="280" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5ECC218F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:left="52" w:right="59"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3719,103 +4231,103 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ВЫПОЛНЕННОЙ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>РАБОТЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="58305400" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="511367CE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:ind w:left="52" w:right="55"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>учебной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>практики</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="70822193" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="4B4EF924" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1770" w:right="1550" w:firstLine="1435"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:t>Выполнение организационно-технологических процедур при оказании первой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3874,51 +4386,51 @@
       </w:r>
       <w:r>
         <w:t>заболеваний</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>УП.04.01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="2FB8B3EB" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7773"/>
         </w:tabs>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="4262"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>обучающегося</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="94"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
@@ -3971,51 +4483,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>стоматологического</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>факультета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5BDB100B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2017"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="7293"/>
           <w:tab w:val="left" w:pos="11533"/>
           <w:tab w:val="left" w:pos="13034"/>
           <w:tab w:val="left" w:pos="14243"/>
           <w:tab w:val="left" w:pos="15686"/>
         </w:tabs>
         <w:spacing w:before="52" w:line="518" w:lineRule="exact"/>
         <w:ind w:left="286" w:right="769"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Фамилия,</w:t>
       </w:r>
       <w:r>
@@ -4239,51 +4751,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>СПО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Кафедра</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="7E034F62" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="766"/>
           <w:tab w:val="left" w:pos="4932"/>
         </w:tabs>
         <w:spacing w:line="266" w:lineRule="exact"/>
         <w:ind w:left="286"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4310,60 +4822,60 @@
         <w:t>детского возраста</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="60095730" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="6162BE8D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="16046"/>
           <w:tab w:val="left" w:pos="16129"/>
         </w:tabs>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="286" w:right="310"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Руководитель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4550,61 +5062,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00114E7C" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
+    <w:p w14:paraId="24351991" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
       <w:pPr>
         <w:ind w:left="567" w:right="-13"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00114E7C" w:rsidRPr="00114E7C" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
+    <w:p w14:paraId="24228A32" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="00114E7C" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="470"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> За время  прохождения практики мною были освоены основы проведения</w:t>
       </w:r>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4631,51 +5143,51 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>места</w:t>
       </w:r>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>гигиениста</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00114E7C" w:rsidRPr="00114E7C" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
+    <w:p w14:paraId="5C1C74AF" w14:textId="77777777" w:rsidR="00114E7C" w:rsidRPr="00114E7C" w:rsidRDefault="00114E7C" w:rsidP="00114E7C">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="470"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>стоматологического, применение</w:t>
       </w:r>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4920,73 +5432,73 @@
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00114E7C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>документации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00114E7C">
+    <w:p w14:paraId="4AB53338" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00114E7C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="15941"/>
         </w:tabs>
         <w:spacing w:before="187"/>
         <w:ind w:left="52"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="247AB66D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="12B5273A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:before="90"/>
         <w:ind w:left="286"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Посещено</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5004,99 +5516,309 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>конференций</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(даты):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00902CC6" w:rsidP="00383DD9">
+    <w:p w14:paraId="4AAE9551" w14:textId="6BAE804A" w:rsidR="00383DD9" w:rsidRDefault="00D9599D" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:pict>
-[...14 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5912F16A" wp14:editId="43DF618F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>359410</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>196215</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="10061575" cy="1270"/>
+                <wp:effectExtent l="6985" t="8255" r="8890" b="9525"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="419066217" name="AutoShape 48"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="10061575" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 566 566"/>
+                            <a:gd name="T1" fmla="*/ T0 w 15845"/>
+                            <a:gd name="T2" fmla="+- 0 15566 566"/>
+                            <a:gd name="T3" fmla="*/ T2 w 15845"/>
+                            <a:gd name="T4" fmla="+- 0 15571 566"/>
+                            <a:gd name="T5" fmla="*/ T4 w 15845"/>
+                            <a:gd name="T6" fmla="+- 0 16411 566"/>
+                            <a:gd name="T7" fmla="*/ T6 w 15845"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T5" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T7" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="15845">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="15000" y="0"/>
+                              </a:lnTo>
+                              <a:moveTo>
+                                <a:pt x="15005" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="15845" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="9601">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5EF07407" id="AutoShape 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.3pt;margin-top:15.45pt;width:792.25pt;height:.1pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="15845,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBb7L4P0QIAAMcGAAAOAAAAZHJzL2Uyb0RvYy54bWysVX9r2zAQ/X+w7yD050ZrO4udNjQpo13H&#10;oPsBzT6AIsuxmSxpkhKn+/S7k6PETRsoY4Wak+/p+e6d9HJ1vW0l2QjrGq1mNDtPKRGK67JRqxn9&#10;ubg7u6DEeaZKJrUSM/ooHL2ev31z1ZmpGOlay1JYAiTKTTszo7X3ZpokjteiZe5cG6EgWWnbMg9L&#10;u0pKyzpgb2UyStMi6bQtjdVcOAdvb/sknQf+qhLcf68qJzyRMwq1+fC04bnEZzK/YtOVZaZu+K4M&#10;9g9VtKxR8NE91S3zjKxt84yqbbjVTlf+nOs20VXVcBF6gG6y9Kibh5oZEXoBcZzZy+T+Hy3/tnkw&#10;PyyW7sy95r8cKJJ0xk33GVw4wJBl91WXMEO29jo0u61sizuhDbINmj7uNRVbTzi8zGBIWT7JKeGQ&#10;zEaToHnCpnEzXzv/WehAxDb3zvcjKSEKgpZEsRa+uoDxVa2E6bw/IynJiwL/dwPcg7IIepeQRUo6&#10;kuUX4/wYNYqoQJXlJ8g+RBiSjU6RjSMqkk2ylyoDBfrykWx8iqyIqJ6sGGcvkk0iDMmKIRkou4ra&#10;sTrKybdqpydEhOHlTMMIjXY4ugXoFmcHDABC7U9gQZZXY6HrV2OhqWNsX8uudAu3+fgeW0rgHi/7&#10;ARvmsWMsHUPSwYEL48c3rd6IhQ45f3Ra4SuHrFRDVJanKRy8QV0xf9hhAh8in3Z7QMQ9EYlH8jkn&#10;lIFlw/3rg9AKKjC4IUrfNVKGKyIVNnhZpFmYpNOyKTGJLTq7Wt5ISzYMfS/8oURA9gRm9VqVgawW&#10;rPy0iz1rZB8DXsJJCH6AFoC26qZLXT6CHVjduym4PwS1tn8o6cBJZ9T9XjMrKJFfFFjVZTYeo/WG&#10;xTifjGBhh5nlMMMUB6oZ9RSOKYY3vrfrtbHNqoYv9e0q/RFsqGrQLkJ9fVW7Bbhl6Hbn7GjHw3VA&#10;HX5/5n8BAAD//wMAUEsDBBQABgAIAAAAIQABZHT93wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcEHVSStSGOBVC4lCJS8vf1YmXOGq8jmK3NW/P9kRPq90ZzXxbrZMbxBGn&#10;0HtSkM8yEEitNz11Cj7eX++XIELUZPTgCRX8YoB1fX1V6dL4E23xuIud4BAKpVZgYxxLKUNr0ekw&#10;8yMSaz9+cjryOnXSTPrE4W6Q8ywrpNM9cYPVI75YbPe7g+OS5X6+7dJX871afOq3/G6T7LRR6vYm&#10;PT+BiJjivxnO+IwONTM1/kAmiEHBY1GwU8FDtgJx1otFnoNo+MJT1pW8/KD+AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFvsvg/RAgAAxwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAAFkdP3fAAAACQEAAA8AAAAAAAAAAAAAAAAAKwUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA3BgAAAAA=&#10;" path="m,l15000,t5,l15845,e" filled="f" strokeweight=".26669mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9525000,0;9528175,0;10061575,0" o:connectangles="0,0,0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46C4569C" wp14:editId="706E98D1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>359410</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>400685</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="10059670" cy="1270"/>
+                <wp:effectExtent l="6985" t="12700" r="10795" b="5080"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="40582313" name="Freeform 49"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="10059670" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 566 566"/>
+                            <a:gd name="T1" fmla="*/ T0 w 15842"/>
+                            <a:gd name="T2" fmla="+- 0 16408 566"/>
+                            <a:gd name="T3" fmla="*/ T2 w 15842"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="15842">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="15842" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="9601">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6925940F" id="Freeform 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.3pt;margin-top:31.55pt;width:792.1pt;height:.1pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="15842,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjVcCNjgIAAIEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8EbQlKW23RUsntDGE&#10;NF6klR/gOk4T4fiM7TYdv547J+lCgS+ISo1s3/m555473/XNodVsr5xvwBQ8O085U0ZC2Zhtwb+u&#10;788uOfNBmFJoMKrgT8rzm9XLF9edzdUMatClcgxBjM87W/A6BJsniZe1aoU/B6sMGitwrQi4dduk&#10;dKJD9FYnszRdJh240jqQyns8veuNfBXxq0rJ8LmqvApMFxy5hfh18buhb7K6FvnWCVs3cqAh/oFF&#10;KxqDQY9QdyIItnPNb1BtIx14qMK5hDaBqmqkijlgNll6ks1jLayKuaA43h5l8v8PVn7aP9ovjqh7&#10;+wDym0dFks76/GihjUcftuk+Qok1FLsAMdlD5Vq6iWmwQ9T06aipOgQm8TBL08XV8gK1l2jMZrii&#10;CCIfL8udD+8VRCCxf/ChL0mJqyhoyYxoMeoaIapWY3Ven7GULZZL+g8FPDplo9OrhK1T1rFscTmf&#10;nXrNRq8IlS3n6eWfwN6MbgQ2m4Ih/+3IUNQjaXkwA2tcMUFPII1CWfAk0BrZjQohAjpRhn/xxeCn&#10;vv2dIYTD3j7tascZdvWmT9eKQMwoBC1Zh/JHMeikhb1aQ7SFk9phlGerNlOv/v6UV2/HKxQi1vUY&#10;lthOamvgvtE6FlcbInO1TLOojgfdlGQkOt5tN7fasb2gFxt/Q8P84uZgZ8oIVitRvhvWQTS6X2Nw&#10;jerGTqbmpYHg8w2UT9jIDvo5gHMLFzW4H5x1OAMK7r/vhFOc6Q8GH9lVNp/T0Iib+eJihhs3tWym&#10;FmEkQhU8cCw9LW9DP2h21jXbGiP16Rp4iw+oaqjRI7+e1bDBdx5lHGYSDZLpPno9T87VTwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPF7GTzdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/QdrkbhRJ7S1qjROVVVCcEK0IM5OvE0i4nWw3ST8Pc6pHHdmNPsm30+mYwM631qSkC4TYEiV1S3V&#10;Ej4/nh+3wHxQpFVnCSX8ood9sbjLVabtSCcczqFmsYR8piQ0IfQZ575q0Ci/tD1S9C7WGRXi6Wqu&#10;nRpjuen4U5IIblRL8UOjejw2WH2fr0bCOLyGl/T4sy7bcmscfZ3exPsk5cP9dNgBCziFWxhm/IgO&#10;RWQq7ZW0Z52EjRAxKUGsUmCzL9ZJ3FLOygp4kfP/C4o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAONVwI2OAgAAgQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPF7GTzdAAAACQEAAA8AAAAAAAAAAAAAAAAA6AQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" path="m,l15842,e" filled="f" strokeweight=".26669mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10059670,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="26A31593" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="597F7760" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="0A1388F3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="16142"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:left="286"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Подготовлено</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5153,103 +5875,287 @@
         <w:t>(темы):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="2A799B69" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00902CC6" w:rsidP="00383DD9">
+    <w:p w14:paraId="164BC96A" w14:textId="4AA4760F" w:rsidR="00383DD9" w:rsidRDefault="00D9599D" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:pict>
-[...6 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="753B761C" wp14:editId="51E7F4BA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>359410</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>177165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="10061575" cy="1270"/>
+                <wp:effectExtent l="6985" t="11430" r="8890" b="6350"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="496986058" name="AutoShape 50"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="10061575" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 566 566"/>
+                            <a:gd name="T1" fmla="*/ T0 w 15845"/>
+                            <a:gd name="T2" fmla="+- 0 15566 566"/>
+                            <a:gd name="T3" fmla="*/ T2 w 15845"/>
+                            <a:gd name="T4" fmla="+- 0 15571 566"/>
+                            <a:gd name="T5" fmla="*/ T4 w 15845"/>
+                            <a:gd name="T6" fmla="+- 0 16411 566"/>
+                            <a:gd name="T7" fmla="*/ T6 w 15845"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T5" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T7" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="15845">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="15000" y="0"/>
+                              </a:lnTo>
+                              <a:moveTo>
+                                <a:pt x="15005" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="15845" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="6096">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7E8AB482" id="AutoShape 50" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.3pt;margin-top:13.95pt;width:792.25pt;height:.1pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="15845,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaoA4r0gIAAMcGAAAOAAAAZHJzL2Uyb0RvYy54bWysVX9r2zAQ/X+w7yD050ZrO7Od1jQpo13H&#10;oPsBzT6AIsuxmSxpkhKn+/S7k+PETRsoY4Wak+/p+e6d9HJ1vW0l2QjrGq1mNDmPKRGK67JRqxn9&#10;ubg7u6DEeaZKJrUSM/ooHL2ev31z1ZlCTHStZSksARLlis7MaO29KaLI8Vq0zJ1rIxQkK21b5mFp&#10;V1FpWQfsrYwmcZxHnbalsZoL5+DtbZ+k88BfVYL771XlhCdyRqE2H542PJf4jOZXrFhZZuqG78pg&#10;/1BFyxoFH91T3TLPyNo2z6jahlvtdOXPuW4jXVUNF6EH6CaJj7p5qJkRoRcQx5m9TO7/0fJvmwfz&#10;w2Lpztxr/suBIlFnXLHP4MIBhiy7r7qEGbK116HZbWVb3AltkG3Q9HGvqdh6wuFlAkNKsmlGCYdk&#10;MpkGzSNWDJv52vnPQgcitrl3vh9JCVEQtCSKtfDVBYyvaiVM5/0ZiUmW5/i/G+AelAygdxFZxKQj&#10;SXaRZseoyYAKVEl2guzDAEOyySmydEANZNPkpcpAgb58JEtPkeUDqifL0+RFsukAQ7J8TAbKrgbt&#10;WD3IybdqpydEhOHljMMIjXY4ugXoNswOGACE2p/AgiyvxkLXr8ZCU8fYvpZd6RZu8/E9tpTAPV72&#10;AzbMY8dYOoakgwMXxo9vWr0RCx1y/ui0wlcOWanGqCSLYzh4o7qG/GGHCXyIfNrtATHsGZB4JJ9z&#10;QhlYNty/PgitoAKjG6L0XSNluCJSYYN5fJmHSTotmxKT2KKzq+WNtGTD0PfCH0oEZE9gVq9VGchq&#10;wcpPu9izRvYx4CWchOAHaAFoq65Y6vIR7MDq3k3B/SGotf1DSQdOOqPu95pZQYn8osCqLpM0ResN&#10;izSbTmBhx5nlOMMUB6oZ9RSOKYY3vrfrtbHNqoYvJaFdpT+CDVUN2kWor69qtwC3DN3unB3teLwO&#10;qMPvz/wvAAAA//8DAFBLAwQUAAYACAAAACEAEEyDn+AAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPS0/DMBCE70j8B2uRuFHHDYQQ4lQ8hISqSqgFKVc33iYR8TqKnQf/HvcEx9kZzXybbxbTsQkH&#10;11qSIFYRMKTK6pZqCV+fbzcpMOcVadVZQgk/6GBTXF7kKtN2pj1OB1+zUEIuUxIa7/uMc1c1aJRb&#10;2R4peCc7GOWDHGquBzWHctPxdRQl3KiWwkKjenxpsPo+jEZC9eHm0/OuTEW8n97jXVxuX8dSyuur&#10;5ekRmMfF/4XhjB/QoQhMRzuSdqyTcJckISlhff8A7Ownt0IAO4ZLKoAXOf//QfELAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAGqAOK9ICAADHBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAEEyDn+AAAAAJAQAADwAAAAAAAAAAAAAAAAAsBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADkGAAAAAA==&#10;" path="m,l15000,t5,l15845,e" filled="f" strokeweight=".48pt">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9525000,0;9528175,0;10061575,0" o:connectangles="0,0,0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="747A98CF" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00902CC6" w:rsidP="00383DD9">
+    <w:p w14:paraId="1E452AF9" w14:textId="07E452DA" w:rsidR="00383DD9" w:rsidRDefault="00D9599D" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="16142"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:left="286"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:pict>
-[...3 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="052F0F67" wp14:editId="247DC466">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>341630</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>266065</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="10128250" cy="18415"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="118453947" name="Rectangle 51"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="10128250" cy="18415"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="32081AB4" id="Rectangle 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.9pt;margin-top:20.95pt;width:797.5pt;height:1.45pt;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAR66Od5QEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOki0z4hRFig4D&#10;ugvQ9QMYWbaFyaJGKXGyrx+lpGmwvg3zgyCK1BHP4fHq5jBYsdcUDLpalpOpFNopbIzravn04/7d&#10;UooQwTVg0elaHnWQN+u3b1ajr/QMe7SNJsEgLlSjr2Ufo6+KIqheDxAm6LXjZIs0QOSQuqIhGBl9&#10;sMVsOn1fjEiNJ1Q6BD69OyXlOuO3rVbxW9sGHYWtJfcW80p53aa1WK+g6gh8b9S5DfiHLgYwjh+9&#10;QN1BBLEj8wpqMIowYBsnCocC29YonTkwm3L6F5vHHrzOXFic4C8yhf8Hq77uH/13Sq0H/4DqZxAO&#10;Nz24Tt8S4dhraPi5MglVjD5UlwspCHxVbMcv2PBoYRcxa3BoaUiAzE4cstTHi9T6EIXiw3Jazpaz&#10;BY9EcbJczstFfgKq59ueQvykcRBpU0viUWZ02D+EmLqB6rkkd4/WNPfG2hxQt91YEntIY8/fGT1c&#10;l1mXih2mayfEdJJpJmbJRKHaYnNkloQn77DXedMj/ZZiZN/UMvzaAWkp7GfHSn0s5/NktBzMFx9m&#10;HNB1ZnudAacYqpZRitN2E0/m3HkyXc8vlZm0w1tWtzWZ+EtX52bZG1mPs4+T+a7jXPXyt63/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAQzkGtt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7WVuFGnJa3SEKeiSByRaOFAb068TaLG62C7beDr2Z7gODOrmbfFerS9OKMPnSMFs2kCAql2&#10;pqNGwcf7y30GIkRNRveOUME3BliXtzeFzo270BbPu9gILqGQawVtjEMuZahbtDpM3YDE2cF5qyNL&#10;30jj9YXLbS/nSbKUVnfEC60e8LnF+rg7WQWbVbb5ekvp9Wdb7XH/WR0Xc58odTcZnx5BRBzj3zFc&#10;8RkdSmaq3IlMEL2CxQOTRwXpbAXimi/TjJ2KnTQDWRby/wflLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAR66Od5QEAALUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBDOQa23wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" fillcolor="black" stroked="f">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Проведены</w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>беседы</w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
@@ -5297,350 +6203,421 @@
         <w:t>(темы):</w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00383DD9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="5E8E49FA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00383DD9">
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="480" w:right="100" w:bottom="280" w:left="280" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00902CC6" w:rsidP="00383DD9">
+    <w:p w14:paraId="13B8EC84" w14:textId="0408838A" w:rsidR="00383DD9" w:rsidRDefault="00D9599D" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:pict>
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="796EA660" wp14:editId="31E6F317">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>356235</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>886460</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4168140" cy="700405"/>
+                <wp:effectExtent l="13335" t="10160" r="9525" b="13335"/>
+                <wp:wrapNone/>
+                <wp:docPr id="514971274" name="Line 38"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4168140" cy="700405"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1801E73F" id="Line 38" o:spid="_x0000_s1026" style="position:absolute;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.05pt,69.8pt" to="356.25pt,124.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs+48GtQEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHSdcZcXpI1126&#10;LUC7H8BIsi1MFgVRiZ1/P0l1sq9bUR8EUSQfHx/pzd00GHZSnjTahleLkjNlBUptu4b/eH74cMsZ&#10;BbASDFrV8LMifrd9/24zulotsUcjlWcRxFI9uob3Ibi6KEj0agBaoFM2Olv0A4Ro+q6QHsaIPphi&#10;WZY3xYheOo9CEcXX+xcn32b8tlUifG9bUoGZhkduIZ8+n4d0FtsN1J0H12sx04BXsBhA21j0CnUP&#10;AdjR6/+gBi08ErZhIXAosG21ULmH2E1V/tPNUw9O5V6iOOSuMtHbwYpvp53d+0RdTPbJPaL4Sczi&#10;rgfbqUzg+ezi4KokVTE6qq8pySC39+wwfkUZY+AYMKswtX5IkLE/NmWxz1ex1RSYiI+r6ua2WsWZ&#10;iOj7WJarcp1LQH3Jdp7CF4UDS5eGG22TGFDD6ZFCYgP1JSQ9W3zQxuSBGsvGhn9aL9c5gdBomZwp&#10;jHx32BnPTpBWIn9z3b/CPB6tzGC9Avl5vgfQ5uUeixs7K5JESBtH9QHlee8vSsWZZZbzfqWl+NPO&#10;2b//gu0vAAAA//8DAFBLAwQUAAYACAAAACEA9JvQ9uAAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkLtOWtmOFlqYTAnrbhTHENWtMW9E4XZNthafHnOBo+9Pv7y/Wk+3FCUff&#10;OVIQLyIQSLUzHTUKdq/V/A6ED5qM7h2hgi/0sC4vLwqdG3emFzxtQyM4hHyuFbQhDLmUvm7Rar9w&#10;AxLfPtxodeBxbKQZ9ZnDbS+TKEql1R3xh1YP+Nhi/bk9WgW+esND9T2rZ9H7snGYHJ42z1qp66vp&#10;4R5EwCn8wfCrz+pQstPeHcl40StYpTGTvF9mKQgGbuNkBWKvILnJMpBlIf9XKH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEALPuPBrUBAABNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA9JvQ9uAAAAAKAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;">
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="181" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6808"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="366"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="4926A7FD" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="1406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="38563E9F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:right="218"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5FAD3C37" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="13EBFDBF" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="170"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Перечень</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навыков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="5F725436" w14:textId="32000859" w:rsidR="00383DD9" w:rsidRPr="004F1AB2" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="401594ED" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="16FF24DD" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5535E0D1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0EFE840D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="551C9D32" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="45C76307" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0D2ED18C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="58299EB5" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4FBA5E18" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3BB89E7A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="34A48D68" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="27D19584" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2E61AE6A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="746CDA97" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0F0ADB01" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2E806A7D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="auto"/>
               <w:ind w:left="114" w:right="363"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заданный</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-47"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -5650,135 +6627,135 @@
               </w:rPr>
               <w:t>уровень</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>освоения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0F820EEF" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0B83B248" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="114"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Выполнено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="565B2442" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="018AE959" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="244" w:lineRule="auto"/>
               <w:ind w:left="114" w:right="447"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Уровень</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>освоения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="16FDB75B" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6B0778A3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="470"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="52"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
@@ -5812,317 +6789,317 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>места</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>гигиениста</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="18AC07D1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="261" w:lineRule="exact"/>
               <w:ind w:left="830"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>стоматологического.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1AB4A77B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1F89E942" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="08C65F13" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3D3A0410" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="75BAC16F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="189BC78C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2B430207" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="44B19AEA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6C90CAB6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="09BDA1CE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4AF50EB6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="364242C5" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="27085390" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="057A868B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4888440F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2EA7CAD1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>II-III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="761C85D2" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3F46B795" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="5D4694FB" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1E6FEAF0" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="470"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="52"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
@@ -6171,283 +7148,283 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>работе</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4694BA9A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="261" w:lineRule="exact"/>
               <w:ind w:left="830"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>гигиениста</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>стоматологического.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="52C76F60" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="48089003" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0B89B0A3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3C4A261F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="03A542FD" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7607A193" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1DCE710D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="13D3C1E3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3DC1E3DA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="524EF97C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3AC5FB57" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="584804A8" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5DE788E1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="167B1681" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0B1B0285" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="263C6FE0" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>II-III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="779CA9C1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="502958F5" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="17854B55" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="77CE4330" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="470"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="53"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
@@ -6481,51 +7458,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>оборудования</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3EF478C1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="261" w:lineRule="exact"/>
               <w:ind w:left="830"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>соответствии</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
@@ -6564,294 +7541,294 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>технической</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="43C968BE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="20C418B1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1DF405B6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="358BCE91" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4F805409" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0924C26D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="62438B50" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="54447359" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6109FDC3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="57591946" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="102B80CD" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6FF9014D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3EB3D617" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="14291895" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="07A0D902" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="40B1E324" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>II-III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0363A583" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="20D1465E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="53DFDA73" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6FA7C4C8" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="470"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="52"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
@@ -6870,1697 +7847,1697 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>медицинской</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>документации в работе</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="123522BF" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="261" w:lineRule="exact"/>
               <w:ind w:left="830"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>гигиениста</w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00383DD9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>стоматологического</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1B82B70E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="00B55A5F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4858B086" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0D78DF7F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7122CFC5" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5F89A117" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3DF5D82E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1B733AF9" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2EAA2944" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="50FDE221" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="36D8F051" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3B883595" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="737C6D04" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="076F3522" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5056046F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0EF5012D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="117"/>
               <w:ind w:left="285"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>II-III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="683ACF92" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="333A0508" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="6DAF6470" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4DCC3FC0" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2FB677A7" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0618FF6A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="080B2C66" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2FB302F2" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0184D91B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="60899675" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="195DE272" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="41C4E97C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3A3E0B1F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="793D6C44" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="446F5BE6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7F254F4E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="556071D9" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6FFC7E40" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="44845715" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="240DA7F5" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3AF127FD" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5097E169" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="5E9A04B9" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7CAD2115" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="18DB2156" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="299A99B7" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2B07C12C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="638A7798" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="521AEE6A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6E393D6F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="24F6BEDE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="290501B9" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="401FDD17" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="21718EC1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1C7E3BF6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="31CF0889" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6E874423" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="564DE0C9" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="04B5526B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3B278CB7" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="774E2B02" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0CD4E676" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="1298B800" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="55B40E77" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="779BBC3A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2C90E479" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4D99C2E8" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1ED72D07" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3FE72ADA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2263C7B6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="68F154C6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0D4E30F6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0BB8F89B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5225FE5E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="169C2E7F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="00B08985" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0F985C75" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="631F9D44" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4EE117DA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2C5CD5C5" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0081BCAA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0C2F6DEC" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="7EAE1528" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="07D79F00" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="75FB674D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="48B6E22E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2B0FE1D8" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1B57DADC" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1473F707" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3FD8777F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6E6D2690" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6C6D63F0" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3B9FD151" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7D2DF640" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="674CEFAE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="0D93DEEC" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7CDBCF1C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="17A55B09" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3DA23778" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1336D036" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="38DE6463" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="46BDE95B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="5C34CF0C" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="776E9C35" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="696BA70B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="61F452B2" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7515609C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="50283ABB" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3261EDBA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="71E9D195" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="321A393D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3312B998" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7066CD4A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="32DE7E41" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1C9E4C85" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7FEA5A09" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5C8D15A9" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2B84E11E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="23BD04E1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2571026F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7B7715DE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="228ED2AC" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="4140234C" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="70F7F2E5" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="732E3ED6" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="502D9D7D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="00FFA718" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6AB9FFA9" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7C91DC38" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="02BA563F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="418B52C7" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="18F3765D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4F107EA3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="46D71D8A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4595074E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="014622D1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7AB2597B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="271FAE4F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="056EDE00" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="09475C8D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="11B649B1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1935D52F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="3B08B3CF" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5496EF6D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3D6C1A1D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7732AB7D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6DE9DC42" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="3FB3C7F0" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6F0A14AE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="70C856E3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="50BA3016" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="11D38BF2" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7BAC6F1E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="212FD88C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="43933612" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="018E27C2" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="45980170" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="737BF5DC" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7593EBDC" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="46CC4956" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="2626502B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="26DE58FD" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383DD9" w:rsidTr="0062246A">
+      <w:tr w:rsidR="00383DD9" w14:paraId="559A49A0" w14:textId="77777777" w:rsidTr="0062246A">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="57E6D421" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="122"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -8584,242 +9561,242 @@
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>медицинской</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4D64DE37" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="31ADB0DC" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6F66A955" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="507B11AC" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1C61CDA0" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="6F1A3A4E" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5C3BB19A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7919571B" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="5C2F91CE" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="27F9745D" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="27F1D62C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="03B22D48" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="657FC7B8" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="721DD042" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="7CCB5BD3" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="208EA491" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="1B4C0C58" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
+          <w:p w14:paraId="4F825240" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="0062246A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="1B0759F1" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4346"/>
           <w:tab w:val="left" w:pos="6331"/>
         </w:tabs>
         <w:spacing w:before="66"/>
         <w:ind w:left="763"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="04122BBA" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4346"/>
           <w:tab w:val="left" w:pos="6331"/>
         </w:tabs>
         <w:spacing w:before="66"/>
         <w:ind w:left="763"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Подпись</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8834,85 +9811,85 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>//</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="48242263" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="2D480310" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="3EAA4126" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="24921B75" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="11"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="14342A61" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="86"/>
         <w:ind w:left="567" w:right="2040"/>
       </w:pPr>
       <w:r>
         <w:t>Уровни освоения практических</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>навыков</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-68"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(нумерация</w:t>
@@ -8923,108 +9900,108 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>для</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>письменного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>отчета):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="304A7AAB" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="3450CB23" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="1A8DCF77" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="136"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">I – представлять (ознакомление); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="4D5CC239" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="136"/>
         <w:rPr>
           <w:spacing w:val="-62"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>II – знать порядок выполнения, алгоритм;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-62"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="7A93F52C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="136"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>–</w:t>
@@ -9047,51 +10024,51 @@
           <w:spacing w:val="2"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>под контролем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="19318B7A" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:line="295" w:lineRule="exact"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
@@ -9109,104 +10086,104 @@
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>выполнять</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>самостоятельно;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="1CC08FC7" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:spacing w:line="295" w:lineRule="exact"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>владеть</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="22589192" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="3AD5646F" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="277ABA5C" w14:textId="77777777" w:rsidR="00383DD9" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="956"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="275" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Отчет</w:t>
       </w:r>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
@@ -9235,51 +10212,51 @@
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>самим</w:t>
       </w:r>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>обучающимся.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2264" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
+    <w:p w14:paraId="2A4C3291" w14:textId="77777777" w:rsidR="00AC2264" w:rsidRPr="00383DD9" w:rsidRDefault="00383DD9" w:rsidP="00383DD9">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="956"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="275" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Отчет</w:t>
       </w:r>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="3"/>
@@ -9353,122 +10330,122 @@
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00383DD9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>презентаци</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AC2264" w:rsidRPr="00383DD9" w:rsidSect="007F30D8">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="1580" w:right="1420" w:bottom="1680" w:left="280" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F30D8" w:rsidRDefault="007F30D8" w:rsidP="007F30D8">
+    <w:p w14:paraId="3B9400DC" w14:textId="77777777" w:rsidR="001D5525" w:rsidRDefault="001D5525" w:rsidP="007F30D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F30D8" w:rsidRDefault="007F30D8" w:rsidP="007F30D8">
+    <w:p w14:paraId="503777F9" w14:textId="77777777" w:rsidR="001D5525" w:rsidRDefault="001D5525" w:rsidP="007F30D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F30D8" w:rsidRDefault="007F30D8" w:rsidP="007F30D8">
+    <w:p w14:paraId="26FB8480" w14:textId="77777777" w:rsidR="001D5525" w:rsidRDefault="001D5525" w:rsidP="007F30D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F30D8" w:rsidRDefault="007F30D8" w:rsidP="007F30D8">
+    <w:p w14:paraId="798324D5" w14:textId="77777777" w:rsidR="001D5525" w:rsidRDefault="001D5525" w:rsidP="007F30D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E842E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ACCF988"/>
     <w:lvl w:ilvl="0" w:tplc="9EFE0F1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="955" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56686704">
@@ -9778,143 +10755,152 @@
     <w:lvl w:ilvl="7" w:tplc="3F504920">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C4B61406">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="310333414">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1372146984">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1976566983">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F30D8"/>
     <w:rsid w:val="00114E7C"/>
+    <w:rsid w:val="001D5525"/>
     <w:rsid w:val="00276C0C"/>
     <w:rsid w:val="00383DD9"/>
     <w:rsid w:val="003D2069"/>
+    <w:rsid w:val="00420F27"/>
+    <w:rsid w:val="004F1AB2"/>
     <w:rsid w:val="006C6902"/>
     <w:rsid w:val="007D23B0"/>
     <w:rsid w:val="007F30D8"/>
     <w:rsid w:val="00902CC6"/>
     <w:rsid w:val="009F6CC2"/>
     <w:rsid w:val="00AC2264"/>
     <w:rsid w:val="00BC1ABD"/>
     <w:rsid w:val="00CC45B6"/>
+    <w:rsid w:val="00D9599D"/>
     <w:rsid w:val="00E84F73"/>
     <w:rsid w:val="00FB4C52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1077"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58AFA441"/>
+  <w14:docId w14:val="0E7E3751"/>
   <w15:docId w15:val="{41C5595B-D513-4A3E-BF0E-987EE2FF4340}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10242,50 +11228,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="007F30D8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
@@ -10427,51 +11418,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F30D8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007F30D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10721,51 +11712,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>597</Words>
   <Characters>3408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>