--- v0 (2026-05-20)
+++ v1 (2026-07-22)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="005825C7" w:rsidRDefault="00436FDC" w:rsidP="00436FDC">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292DA0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПЕРЕЧЕНЬ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436FDC" w:rsidRDefault="00436FDC" w:rsidP="00436FDC">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -96,4654 +96,5617 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> учебный год</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436FDC" w:rsidRPr="00292DA0" w:rsidRDefault="00436FDC" w:rsidP="00436FDC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblW w:w="9536" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
-        <w:gridCol w:w="3867"/>
+        <w:gridCol w:w="3865"/>
         <w:gridCol w:w="104"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="22"/>
-        <w:gridCol w:w="4620"/>
+        <w:gridCol w:w="4618"/>
         <w:gridCol w:w="38"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00436FDC" w:rsidRPr="00B47BAF" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00B47BAF" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B47BAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:tcW w:w="4029" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00B47BAF" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование, адрес ресурса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4658" w:type="dxa"/>
+            <w:tcW w:w="4656" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00B47BAF" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>№ договора (лицензии, свидетельства о регистрации), период использования</w:t>
+            <w:r w:rsidRPr="00292DA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№ договора</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292DA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(лицензии,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292DA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>свидетельства о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292DA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>регистрации)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, период использования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00436FDC" w:rsidRPr="00B47BAF" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00B47BAF" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8689" w:type="dxa"/>
+            <w:tcW w:w="8685" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00292DA0" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005D5FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ресурсы собственной генерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00436FDC" w:rsidRPr="00B47BAF" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRDefault="00390B82" w:rsidP="00A302BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3971" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00D33993" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00802AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Электронная библиотечная система НГМУ</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D33993">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ЭБС НГМУ)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00436FDC" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006D7BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>http://library.ngmu.ru/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00C43E85" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4718" w:type="dxa"/>
+            <w:tcW w:w="4716" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00892202" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>- Свидетельство о государственной регистрации БД №2013620548 от 23.04.2013;</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Свидетельство о государственной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892202">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>регистрации БД №2013620548 от 23.04.2013;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00DD7FC0" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD7FC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Свидетельство о регистрации СМИ Эл№ФС77-68521 от 31.01.2017;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00436FDC" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD7FC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:t>/н от 20.02.2013 г. (</w:t>
+            <w:r w:rsidRPr="00DD7FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Свидетельство о государственной регистрации программы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892202">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для ЭВМ № 2015613750 от 25.03.2015;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00892202" w:rsidRDefault="00436FDC" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892202">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Соглашения о сотрудничестве электронных библиотек вузов б/н от 20.02.2013 г. (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00892202">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>КрасГМУ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00892202">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...11 lines deleted...]
-              <w:t>1.2 Дополнение к соглашению от 20.02.2013г. о сотрудничестве электронных библиотек вузов (соглашение о присоединении) от 17.12.2013 (НГТУ).</w:t>
+          <w:p w:rsidR="00436FDC" w:rsidRPr="00C43E85" w:rsidRDefault="00436FDC" w:rsidP="001D5452">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892202">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Дополнение к соглашению от 20.02.2013г. о сотрудничестве электронных библиотек вузов (соглашение о присоединении) от 17.12.2013 (НГТУ)</w:t>
+            </w:r>
+            <w:r w:rsidR="001D5452">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00436FDC" w:rsidRPr="00B47BAF" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:tcBorders>
-[...19 lines deleted...]
-            <w:tcW w:w="8689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRDefault="00436FDC" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8685" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00436FDC" w:rsidRDefault="00436FDC" w:rsidP="00A302BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00292DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лицензионные ресурсы по договорам о предоставлении доступа (ЭБС)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00A302BE" w:rsidRPr="00A25A47" w:rsidRDefault="00A302BE" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="0026767A">
+      <w:tr w:rsidR="00597893" w:rsidRPr="002947F1" w:rsidTr="003959B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00597893" w:rsidRDefault="00B81D8C" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35F53" w:rsidRDefault="00662BA4" w:rsidP="00597893">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Справочно-информационная система «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MedBaseGeotar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00662BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00597893" w:rsidRPr="002947F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00597893" w:rsidRPr="002947F1" w:rsidRDefault="00B35F53" w:rsidP="00B35F53">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Адрес ресурса https://medbase.ru/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="0038421B" w:rsidRPr="00F56D33" w:rsidRDefault="0038421B" w:rsidP="0038421B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Поставщик ООО «Консультант студента»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0038421B" w:rsidRPr="00F56D33" w:rsidRDefault="0038421B" w:rsidP="0038421B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Договор № 135/24/30 от 26.11.2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00597893" w:rsidRPr="00C81CED" w:rsidRDefault="0038421B" w:rsidP="00947299">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Срок </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>действия:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27.11.2024 – 26.09.2025</w:t>
+            </w:r>
+            <w:r w:rsidR="00E949FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D25427" w:rsidRPr="002947F1" w:rsidTr="003959B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D25427" w:rsidRDefault="00D25427" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E949FB" w:rsidRDefault="00E949FB" w:rsidP="00E949FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Справочно-информационная система «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MedBaseGeotar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00662BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002947F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D25427" w:rsidRDefault="00E949FB" w:rsidP="00E949FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Адрес ресурса https://medbase.ru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E949FB" w:rsidRPr="00F56D33" w:rsidRDefault="00E949FB" w:rsidP="00E949FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Поставщик ООО «Консультант студента»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E949FB" w:rsidRPr="00F56D33" w:rsidRDefault="00E949FB" w:rsidP="00E949FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Договор № 135/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 от 12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D25427" w:rsidRPr="00F56D33" w:rsidRDefault="00E949FB" w:rsidP="00F2329D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Срок </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>действия:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2329D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2329D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 26.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2329D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15983" w:rsidRPr="002947F1" w:rsidTr="003959B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D15983" w:rsidRDefault="00B81D8C" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D15983" w:rsidRDefault="00B81D8C" w:rsidP="00597893">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Электронная библиотечная система «Консультант студента»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B81D8C" w:rsidRDefault="00B81D8C" w:rsidP="00597893">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адрес ресурса: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>https://www.studentlibrary.ru/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D15983" w:rsidRPr="00F56D33" w:rsidRDefault="00D15983" w:rsidP="00D15983">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Поставщик ООО «Консультант студента»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D15983" w:rsidRPr="00F56D33" w:rsidRDefault="00D15983" w:rsidP="00D15983">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Договор № 135/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25/24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D15983" w:rsidRPr="00F56D33" w:rsidRDefault="00D15983" w:rsidP="00B81D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Срок </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>действия:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D8C" w:rsidRPr="00F2329D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01.06.2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2329D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F56D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F15151" w:rsidRPr="00B47BAF" w:rsidTr="003959B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F15151" w:rsidRDefault="00B81D8C" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F15151" w:rsidRPr="00390B82" w:rsidRDefault="00F15151" w:rsidP="00B81D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Электронная библиотечная система «Консультант студента»</w:t>
+            </w:r>
+            <w:r w:rsidR="000E7502">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> комплект «Медицина (СПО) ГЭОТАР-Медиа»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00390B82" w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адрес ресурса: </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1659" w:rsidRPr="00390B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>https://www.studentlibrary.ru/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="000360DD" w:rsidRPr="005825C7" w:rsidRDefault="000360DD" w:rsidP="000360DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Поставщик ООО «Консультант студента»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000360DD" w:rsidRPr="005825C7" w:rsidRDefault="000360DD" w:rsidP="000360DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Договор № 135/2</w:t>
+            </w:r>
+            <w:r w:rsidR="005825C7" w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="005825C7" w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidR="005825C7" w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="005825C7" w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="005825C7" w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F15151" w:rsidRPr="00C81CED" w:rsidRDefault="000360DD" w:rsidP="005825C7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Срок </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005825C7">
+              <w:t>действия:</w:t>
+            </w:r>
+            <w:r w:rsidR="005825C7" w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 26.08.2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 25.08.202</w:t>
+            </w:r>
+            <w:r w:rsidR="005825C7" w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465866" w:rsidRPr="00F2644A" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...51 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRDefault="00465866" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00465866" w:rsidP="005069D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Образовательная платформа «ЮРАЙТ» </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00465866" w:rsidP="005069D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...68 lines deleted...]
-            <w:tcW w:w="4822" w:type="dxa"/>
+              <w:t xml:space="preserve">Адрес ресурса: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>https://urait.ru/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...65 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="000360DD">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Поставщик</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ООО «Электронное издательство ЮРАЙТ»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="000360DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор № 135/24/26 от 30.09.2024 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00947299">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00875D3D">
               <w:t>действия:</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 27.11.2024 – 26.09.2025 </w:t>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 07.10.2024 – 06.10.2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="0026767A">
+      <w:tr w:rsidR="00465866" w:rsidRPr="00F2644A" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...32 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRDefault="00465866" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00465866" w:rsidP="00E949FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Образовательная платформа «ЮРАЙТ» </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00465866" w:rsidP="00E949FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...68 lines deleted...]
-            <w:tcW w:w="4822" w:type="dxa"/>
+              <w:t xml:space="preserve">Адрес ресурса: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>https://urait.ru/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00E949FB">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Поставщик</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ООО «Электронное издательство ЮРАЙТ»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00E949FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Договор № 135/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5/12 от 08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRDefault="00465866" w:rsidP="00465866">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00875D3D">
               <w:t>действия:</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 07.10.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 06.10.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00465866">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
-[...403 lines deleted...]
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00465866" w:rsidRPr="00F2644A" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...78 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00465866" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00465866" w:rsidP="00E32422">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электронная библиотечная система «Лань» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00492468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес ресурса: </w:t>
             </w:r>
-            <w:r>
-[...363 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00C92C04" w:rsidP="00E32422">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-              <w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidR="00465866" w:rsidRPr="00492468">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://e.lanbook.com/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00465866" w:rsidP="00E32422">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4822" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00E32422">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Поставщик ООО «ЭБС ЛАНЬ»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="000A2DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Договор №135/24/27 от 15.10.2024</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65" w:rsidP="00274F65">
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00947299">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00875D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>действия:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00875D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">.10.2024 – 18.10.2025 </w:t>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.10.2024 – 18.10.2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00465866" w:rsidRPr="00F2644A" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...29 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRDefault="00465866" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00465866" w:rsidP="00465866">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00492468">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Электронная библиотечная система «Лань» </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00492468">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес ресурса: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00465866" w:rsidRPr="00492468" w:rsidRDefault="00C92C04" w:rsidP="00FF65D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:r>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidR="00465866" w:rsidRPr="00492468">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://e.lanbook.com/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...15 lines deleted...]
-            <w:tcW w:w="4822" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00465866">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875D3D">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Поставщик ООО «ЭБС ЛАНЬ»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00465866">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Договор №135/25/13 от 07.08.202</w:t>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Договор №135/2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65" w:rsidP="00274F65">
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13 от 07.08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00465866" w:rsidRPr="00875D3D" w:rsidRDefault="00465866" w:rsidP="00FF65D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00875D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>действия:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00875D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>.10.2025 – 18.10.2026</w:t>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.10.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 18.10.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
-[...2 lines deleted...]
-            <w:tcW w:w="9540" w:type="dxa"/>
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00F2644A" w:rsidTr="003959B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00492468" w:rsidRDefault="00FF65D9" w:rsidP="00465866">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Универсальная база данных» электронных периодических изданий </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF65D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Адрес ресурса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>https://eivis.ru/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00875D3D" w:rsidRDefault="00FF65D9" w:rsidP="00783559">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>Поставщик ООО «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>АРИС</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00875D3D" w:rsidRDefault="00FF65D9" w:rsidP="00783559">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Договор №135/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26/04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00875D3D" w:rsidRDefault="00FF65D9" w:rsidP="00FF65D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Срок </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>действия:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00F2644A" w:rsidTr="003A1F17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9536" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00C81CED" w:rsidRDefault="00FF65D9" w:rsidP="00971EAB">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Лицензионные ресурсы по национальной подписке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00F2644A" w:rsidTr="003959B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:tcBorders>
-[...37 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="005825C7" w:rsidRDefault="00FF65D9" w:rsidP="003A47C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>БД</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2021 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ebook</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Collection /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="005825C7" w:rsidRDefault="00FF65D9" w:rsidP="00971EAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Springer Nature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="005825C7" w:rsidRDefault="00FF65D9" w:rsidP="00971EAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>БД</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2022 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ebook</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="005825C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Collection/Springer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B672E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="005825C7" w:rsidRDefault="00FF65D9" w:rsidP="00971EAB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>БД</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ebook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005825C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Collection/Springer Nature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00D25427" w:rsidRDefault="00FF65D9" w:rsidP="005825C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Адрес</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25427">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2023 </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ресурса</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25427">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>ebook</w:t>
-[...65 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00D25427">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://link.springer.com/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4822" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="001D5452" w:rsidRDefault="00FF65D9" w:rsidP="003A47C8">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001D5452">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve">Поставщик: РЦНИ в рамках национальной подписки. Срок </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001D5452">
               <w:t>действия:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001D5452">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001D5452">
               <w:t>02.08.2022 -31.12.2030</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="001D5452" w:rsidRDefault="00FF65D9" w:rsidP="003A47C8">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001D5452">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001D5452">
               <w:t>действия:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001D5452">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001D5452">
               <w:t>.08.2022 -31.12.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00057137" w:rsidTr="003959B7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...12 lines deleted...]
-            <w:tcW w:w="8651" w:type="dxa"/>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00C81CED" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0078074F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>По договорам сотрудничества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="003959B7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...22 lines deleted...]
-            <w:tcW w:w="4009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="0078074F" w:rsidRDefault="00FF65D9" w:rsidP="00A302BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="0078074F" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078074F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Электронная библиотечная система «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="0078074F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Букап</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="0078074F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">» </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="0078074F" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0078074F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес ресурса: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0078074F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>https://www.books-up.ru/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...15 lines deleted...]
-            <w:tcW w:w="4642" w:type="dxa"/>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="0078074F" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="0078074F" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0078074F">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Договор №БМБ 2303/2021 на оказание безвозмездных услуг размещения электронных изданий от 23.03.2021</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="0078074F" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0078074F">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Срок действия: 23.03.2021 – 23.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="00F27EE1">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            <w:tcW w:w="4009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00EE796C" w:rsidRDefault="00FF65D9" w:rsidP="008B4001">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00F56D33" w:rsidRDefault="00FF65D9" w:rsidP="002F465E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Электронная библиотечная система «Лань» </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00F56D33" w:rsidRDefault="00FF65D9" w:rsidP="002F465E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес ресурса: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00F56D33" w:rsidRDefault="00FF65D9" w:rsidP="002F465E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>https://e.lanbook.com/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00C81CED" w:rsidRDefault="00FF65D9" w:rsidP="002F465E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4642" w:type="dxa"/>
+            <w:tcW w:w="4640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00F56D33" w:rsidRDefault="00FF65D9" w:rsidP="002F465E">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Поставщик ООО «Издательство Лань»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00F56D33" w:rsidRDefault="00FF65D9" w:rsidP="002F465E">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Договор № СЭБ НВ-239 от 24 07.2020</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00C81CED" w:rsidRDefault="00FF65D9" w:rsidP="00086D0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>действия:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24.07.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 – </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>по настоящее время</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F56D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="00F27EE1">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            <w:tcW w:w="4009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="008B4001">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392899">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Электронная библиотечная система «Лань» </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392899">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес ресурса: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392899">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>https://e.lanbook.com/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4642" w:type="dxa"/>
+            <w:tcW w:w="4640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00392899">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Поставщик ООО «ЭБС Лань»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00392899">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Соглашение о сотрудничестве от 15.10.2024</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00392899">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00392899">
               <w:t>действия:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00392899">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19.10.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+            <w:r w:rsidRPr="00392899">
+              <w:t xml:space="preserve">2024 по 18.10.2025  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="00F27EE1">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            <w:tcW w:w="4009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00FF65D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Универсальная справочно-информационная полнотекстовая база данных периодических изданий ИВИС </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...24 lines deleted...]
-            <w:tcW w:w="4642" w:type="dxa"/>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00B81D8C" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Адрес ресурса:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>https://eivis.ru/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+            <w:r w:rsidRPr="00392899">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>Поставщик</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ООО «ИВИС»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Договор № 17-Б от 24.06.2025</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00AC4511">
             <w:pPr>
               <w:pStyle w:val="2"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0078074F">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>Срок действия:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24.06.2025 по 23.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="0042610B">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="00F27EE1">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            <w:tcW w:w="4009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="008B4001">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...113 lines deleted...]
-            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00783559">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Универсальная справочно-информационная полнотекстовая база данных периодических изданий ИВИС </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00B81D8C" w:rsidRDefault="00FF65D9" w:rsidP="00783559">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Адрес ресурса:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>https://eivis.ru/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...50 lines deleted...]
-              <w:t>– по настоящее время</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00783559">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392899">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>Поставщик</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ООО «ИВИС»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRDefault="00FF65D9" w:rsidP="00783559">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>Договор №100/233 от 30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00392899" w:rsidRDefault="00FF65D9" w:rsidP="00783559">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078074F">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t>Срок действия:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30.06.2026 по 31.12.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="00F27EE1">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            <w:tcW w:w="4009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00EE796C" w:rsidRDefault="00FF65D9" w:rsidP="00B81D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...33 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="000E5F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Научная электронная библиотека </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>LIBRARY</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>RU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="000E5F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес ресурса: </w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-            <w:tcW w:w="4642" w:type="dxa"/>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>https://elibrary.ru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...29 lines deleted...]
-            <w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="000E5F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Лицензионное соглашение № 6536 от 04.04.2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="000E5F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок действия: </w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">04.04.2011 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>– по настоящее время</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="00F27EE1">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="000E5F2F" w:rsidRDefault="00FF65D9" w:rsidP="00FF65D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>14</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4009" w:type="dxa"/>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...38 lines deleted...]
-            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Межвузовская электронная библиотека (МЭБ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адрес ресурса: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>https://icdlib.nspu.ru/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Договор о присоединении к межвузовской электронной библиотеке педагогических вузов Западно-Сибирской зоны от 30.01.2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Срок действия: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.01.2014 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– по настоящее время</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="00A302BE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="38" w:type="dxa"/>
+          <w:trHeight w:val="1423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00CD22F4" w:rsidRDefault="00FF65D9" w:rsidP="00FF65D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="003D16EF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Справочная правовая система КонсультантПлюс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4640" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="003D16EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Поставщик ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Альвента</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="003D16EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Договор № 169/РДД о сотрудничестве от 01.09.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="003D16EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Срок действия договора 01.09.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 01.09.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="003D16EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Доступ в локальной сети</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274F65" w:rsidTr="00274F65">
+      <w:tr w:rsidR="00FF65D9" w:rsidRPr="00573D3E" w:rsidTr="003959B7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
           <w:trHeight w:val="1084"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...22 lines deleted...]
-            <w:tcW w:w="4009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00CD22F4" w:rsidRDefault="00FF65D9" w:rsidP="008B4001">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">База данных </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Polpred</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>com</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Адрес ресурса</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>https://polpred.com</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65">
-[...13 lines deleted...]
-            <w:tcW w:w="4642" w:type="dxa"/>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00DD6441">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...10 lines deleted...]
-            <w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00FF65D9" w:rsidRPr="00AD5FBD" w:rsidRDefault="00FF65D9" w:rsidP="00086D0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Соглашение о бесплатном тестовом доступе к </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Polpred</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>com</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD5FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Обзор СМИ от 28.06.2018 – по настоящее время</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00274F65" w:rsidRDefault="00274F65" w:rsidP="00274F65"/>
     <w:p w:rsidR="00836BB3" w:rsidRDefault="00836BB3"/>
     <w:sectPr w:rsidR="00836BB3" w:rsidSect="00DD6441">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00436FDC"/>
     <w:rsid w:val="00014CBB"/>
     <w:rsid w:val="00015176"/>
     <w:rsid w:val="00020515"/>
     <w:rsid w:val="000360DD"/>
     <w:rsid w:val="000453D7"/>
     <w:rsid w:val="00086D0D"/>
     <w:rsid w:val="000A2DD9"/>
     <w:rsid w:val="000A5FC0"/>
     <w:rsid w:val="000A751B"/>
     <w:rsid w:val="000C075B"/>
     <w:rsid w:val="000D43CA"/>
     <w:rsid w:val="000E5F2F"/>
     <w:rsid w:val="000E7502"/>
     <w:rsid w:val="000E7AB4"/>
     <w:rsid w:val="000F2BFB"/>
     <w:rsid w:val="001058F3"/>
     <w:rsid w:val="00113ADB"/>
     <w:rsid w:val="00130AA5"/>
     <w:rsid w:val="00136939"/>
     <w:rsid w:val="00147974"/>
     <w:rsid w:val="001666EA"/>
     <w:rsid w:val="0018592A"/>
     <w:rsid w:val="00195A91"/>
     <w:rsid w:val="001A1659"/>
     <w:rsid w:val="001A3EB1"/>
     <w:rsid w:val="001B094C"/>
     <w:rsid w:val="001D1DF0"/>
     <w:rsid w:val="001D5452"/>
     <w:rsid w:val="001F648D"/>
     <w:rsid w:val="00216E95"/>
     <w:rsid w:val="0022540B"/>
     <w:rsid w:val="002268DF"/>
     <w:rsid w:val="00246497"/>
     <w:rsid w:val="0025107A"/>
     <w:rsid w:val="00266325"/>
-    <w:rsid w:val="00274F65"/>
     <w:rsid w:val="00282ED2"/>
     <w:rsid w:val="0028667C"/>
     <w:rsid w:val="002947F1"/>
     <w:rsid w:val="002D2140"/>
     <w:rsid w:val="002E0E14"/>
     <w:rsid w:val="002E513A"/>
     <w:rsid w:val="002F465E"/>
     <w:rsid w:val="002F77D0"/>
     <w:rsid w:val="00326CD1"/>
     <w:rsid w:val="003337A5"/>
     <w:rsid w:val="00340C72"/>
     <w:rsid w:val="0034163A"/>
     <w:rsid w:val="00342975"/>
     <w:rsid w:val="00351038"/>
     <w:rsid w:val="003559E1"/>
     <w:rsid w:val="0038421B"/>
     <w:rsid w:val="00390B82"/>
     <w:rsid w:val="00392899"/>
     <w:rsid w:val="00393C72"/>
     <w:rsid w:val="003959B7"/>
     <w:rsid w:val="003A1F17"/>
     <w:rsid w:val="003A47C8"/>
     <w:rsid w:val="003B0DFE"/>
     <w:rsid w:val="003B29DF"/>
     <w:rsid w:val="003D16EF"/>
     <w:rsid w:val="003E5A7A"/>
     <w:rsid w:val="00403017"/>
     <w:rsid w:val="00404DA7"/>
     <w:rsid w:val="0041765F"/>
+    <w:rsid w:val="0042610B"/>
     <w:rsid w:val="00430D99"/>
     <w:rsid w:val="00436FDC"/>
     <w:rsid w:val="00457B52"/>
     <w:rsid w:val="00465866"/>
     <w:rsid w:val="0047597F"/>
     <w:rsid w:val="00492468"/>
     <w:rsid w:val="00495C58"/>
     <w:rsid w:val="0050385A"/>
     <w:rsid w:val="005069D4"/>
     <w:rsid w:val="0050706B"/>
     <w:rsid w:val="00513D13"/>
     <w:rsid w:val="0051575F"/>
     <w:rsid w:val="0055077B"/>
     <w:rsid w:val="00554DF8"/>
     <w:rsid w:val="00573D3E"/>
     <w:rsid w:val="00577641"/>
     <w:rsid w:val="005825C7"/>
     <w:rsid w:val="00597893"/>
     <w:rsid w:val="005B2137"/>
     <w:rsid w:val="005C477F"/>
     <w:rsid w:val="005C61BE"/>
     <w:rsid w:val="005D16A1"/>
     <w:rsid w:val="00616334"/>
     <w:rsid w:val="006604E4"/>
     <w:rsid w:val="00660F06"/>
     <w:rsid w:val="00662BA4"/>
     <w:rsid w:val="00667FEB"/>
     <w:rsid w:val="006730DC"/>
     <w:rsid w:val="00687FF0"/>
     <w:rsid w:val="006A7070"/>
     <w:rsid w:val="006B24F2"/>
     <w:rsid w:val="006B77F3"/>
     <w:rsid w:val="006D7BC5"/>
     <w:rsid w:val="006F695D"/>
+    <w:rsid w:val="00712164"/>
     <w:rsid w:val="00747C7D"/>
     <w:rsid w:val="00760327"/>
     <w:rsid w:val="00772414"/>
     <w:rsid w:val="0078074F"/>
     <w:rsid w:val="00783EF8"/>
     <w:rsid w:val="007B2FFC"/>
     <w:rsid w:val="007C652B"/>
     <w:rsid w:val="007D6145"/>
     <w:rsid w:val="007E649B"/>
     <w:rsid w:val="00836BB3"/>
     <w:rsid w:val="008437E8"/>
     <w:rsid w:val="0085558F"/>
     <w:rsid w:val="00875D3D"/>
     <w:rsid w:val="0087716A"/>
-    <w:rsid w:val="00896822"/>
     <w:rsid w:val="008B4001"/>
     <w:rsid w:val="008D23F4"/>
     <w:rsid w:val="008D5B23"/>
     <w:rsid w:val="008D7A5A"/>
     <w:rsid w:val="00927229"/>
     <w:rsid w:val="00933429"/>
     <w:rsid w:val="00937DFF"/>
     <w:rsid w:val="0094682E"/>
+    <w:rsid w:val="00947299"/>
     <w:rsid w:val="00951538"/>
     <w:rsid w:val="00971EAB"/>
     <w:rsid w:val="009B5974"/>
     <w:rsid w:val="009E4995"/>
+    <w:rsid w:val="00A200BB"/>
     <w:rsid w:val="00A302BE"/>
     <w:rsid w:val="00A9752D"/>
     <w:rsid w:val="00AC0D68"/>
     <w:rsid w:val="00AC4511"/>
     <w:rsid w:val="00AC5193"/>
     <w:rsid w:val="00AD5FBD"/>
     <w:rsid w:val="00B35F53"/>
     <w:rsid w:val="00B37CDE"/>
     <w:rsid w:val="00B672E8"/>
     <w:rsid w:val="00B81D8C"/>
     <w:rsid w:val="00B90C54"/>
     <w:rsid w:val="00BB5D90"/>
     <w:rsid w:val="00BF6516"/>
     <w:rsid w:val="00C13F76"/>
     <w:rsid w:val="00C156D5"/>
     <w:rsid w:val="00C23B4E"/>
     <w:rsid w:val="00C25E31"/>
     <w:rsid w:val="00C33A3A"/>
     <w:rsid w:val="00C66CE7"/>
     <w:rsid w:val="00C71185"/>
     <w:rsid w:val="00C72EC4"/>
     <w:rsid w:val="00C745A4"/>
     <w:rsid w:val="00C74BFD"/>
     <w:rsid w:val="00C750F1"/>
     <w:rsid w:val="00C80832"/>
     <w:rsid w:val="00C81CED"/>
+    <w:rsid w:val="00C92C04"/>
     <w:rsid w:val="00CB06AD"/>
     <w:rsid w:val="00CC0A7F"/>
     <w:rsid w:val="00CD037D"/>
     <w:rsid w:val="00CD22F4"/>
     <w:rsid w:val="00D15983"/>
     <w:rsid w:val="00D25427"/>
     <w:rsid w:val="00D44DB9"/>
     <w:rsid w:val="00D5778F"/>
     <w:rsid w:val="00D6701F"/>
     <w:rsid w:val="00D75225"/>
     <w:rsid w:val="00D7658F"/>
     <w:rsid w:val="00DB67C7"/>
     <w:rsid w:val="00DD6441"/>
     <w:rsid w:val="00DD77B9"/>
     <w:rsid w:val="00DE5080"/>
     <w:rsid w:val="00DE69D0"/>
     <w:rsid w:val="00E074AF"/>
     <w:rsid w:val="00E32422"/>
     <w:rsid w:val="00E8346E"/>
     <w:rsid w:val="00E84ED0"/>
     <w:rsid w:val="00E94441"/>
     <w:rsid w:val="00E949FB"/>
     <w:rsid w:val="00EA361D"/>
     <w:rsid w:val="00EC34A9"/>
     <w:rsid w:val="00EE796C"/>
     <w:rsid w:val="00F00BEF"/>
     <w:rsid w:val="00F0381C"/>
     <w:rsid w:val="00F13FDB"/>
     <w:rsid w:val="00F15151"/>
     <w:rsid w:val="00F16AD8"/>
+    <w:rsid w:val="00F2329D"/>
     <w:rsid w:val="00F27854"/>
     <w:rsid w:val="00F27EE1"/>
     <w:rsid w:val="00F56D33"/>
     <w:rsid w:val="00F7406B"/>
     <w:rsid w:val="00FC657D"/>
     <w:rsid w:val="00FD5944"/>
     <w:rsid w:val="00FD66D7"/>
     <w:rsid w:val="00FE272C"/>
     <w:rsid w:val="00FE36DD"/>
+    <w:rsid w:val="00FF65D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -4870,50 +5833,51 @@
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EE796C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="Обычный3"/>
     <w:next w:val="a"/>
     <w:rsid w:val="00436FDC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4937,50 +5901,80 @@
     <w:rsid w:val="00436FDC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="Абзац списка2"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00436FDC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00436FDC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F2329D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2329D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -5133,85 +6127,72 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="817262860">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="934946864">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5462,82 +6443,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C7C3BF9-C1C7-4770-95CF-A4726B5F8B5D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{938E600A-4B69-49AA-8E07-FC0E05A57DEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>697</Words>
-  <Characters>3977</Characters>
+  <Words>758</Words>
+  <Characters>4327</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ГОУ ВПО НГМУ Росздрава</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4665</CharactersWithSpaces>
+  <CharactersWithSpaces>5075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>pom_boss</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>