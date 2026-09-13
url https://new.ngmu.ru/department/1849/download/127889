--- v0 (2026-05-20)
+++ v1 (2026-09-13)
@@ -1,8279 +1,4276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:tbl>
-[...7120 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">АНГЛИЙСКИЙ ЯЗЫК ДЛЯ СОЦИОЛОГОВ (A2). ENGLISH FOR SOCIAL STUDIES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Кузьменкова Юлия Борисовна, Жаворонкова Анна Робертовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 46, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 5, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 118, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/angliyskiy-yazyk-dlya-sociologov-a2-english-for-social-studies-582693</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">БЕЗОПАСНОСТЬ ЖИЗНЕДЕЯТЕЛЬНОСТИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Каракеян Валерий Иванович, Никулина Ирина Михайловна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 235, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 19, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 21, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">аспирантура, ординатура, бакалавриат, специалитет, магистратура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/bezopasnost-zhiznedeyatelnosti-582561</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">БИОХИМИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ершов Юрий Алексеевич, Зайцева Наталья Ильинична, Щукин Сергей Игоревич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 75, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 34, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СПО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/biohimiya-587303</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ВОЗРАСТНАЯ ПСИХОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Обухова Людмила Филипповна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 75, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/vozrastnaya-psihologiya-598378</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ДЕВИАНТОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Колесникова Галина Ивановна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 16, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 24, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/deviantologiya-584451</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ДЕЛОВЫЕ КОММУНИКАЦИИ, ДОКУМЕНТООБОРОТ И ДЕЛОПРОИЗВОДСТВО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Колышкина Татьяна Борисовна, Шустина Ирина Викторовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 2, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/delovye-kommunikacii-dokumentooborot-i-deloproizvodstvo-584753</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ДЕТСКАЯ ЧЕЛЮСТНО-ЛИЦЕВАЯ ХИРУРГИЯ: ВОССТАНОВИТЕЛЬНОЕ ЛЕЧЕНИЕ И РЕАБИЛИТАЦИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Зеленский Владимир Александрович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 36, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 14, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/detskaya-chelyustno-licevaya-hirurgiya-vosstanovitelnoe-lechenie-i-reabilitaciya-565851</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЗООПСИХОЛОГИЯ И СРАВНИТЕЛЬНАЯ ПСИХОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Сотская Мария Николаевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 211, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 16, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/zoopsihologiya-i-sravnitelnaya-psihologiya-600366</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ИСТОРИЯ ПСИХОЛОГИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ильин Георгий Леонидович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 64, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/istoriya-psihologii-598427</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ИСТОРИЯ РОССИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Соловьев Кирилл Андреевич, Барышева Елена Владимировна, Алипов Павел Андреевич, Архипова Екатерина Анатольевна, Донцев Сергей Павлович, Иллерицкая Наталия Владимировна, Лукьянов Дмитрий Викторович, Олейников Дмитрий Иванович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 107, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 16, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СПО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/istoriya-rossii-584080</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">КЛИНИЧЕСКАЯ ПСИХОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Колесник Наталья Тарасовна, Орлова Елена Александровна, Ефремова Галина Ивановна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 217, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 34, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 28, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/klinicheskaya-psihologiya-582658</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">КОНФЛИКТОЛОГИЯ В СОЦИАЛЬНОЙ РАБОТЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Иванова Ольга Анатольевна, Суртаева Надежда Николаевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 83, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 13, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 7, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/konfliktologiya-v-socialnoy-rabote-583121</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">КОНЦЕПЦИИ СОВРЕМЕННОГО ЕСТЕСТВОЗНАНИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лебедев Сергей Александрович, Лямин Валентин Сергеевич, Мамедов Низами Мустафаевич, Асланов Леонид Александрович, Борзенков Владимир Григорьевич, Казарян Валентина Павловна, Кудрявцев Игорь Константинович, Лесков Леонид Васильевич, Щербаков Александр Сергеевич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 96, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 15, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 11, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/koncepcii-sovremennogo-estestvoznaniya-582650</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЛОГИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Егоров Александр Григорьевич, Грибер Юлия Александровна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 43, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/logika-586982</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">МАТЕМАТИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Богомолов Николай Васильевич, Самойленко Петр Иванович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 194, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 45, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 61, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/matematika-598414</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">МЕТОДЫ ИССЛЕДОВАНИЯ В СОЦИАЛЬНОЙ РАБОТЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Наместникова Ирина Викторовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 117, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 15, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 14, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/metody-issledovaniya-v-socialnoy-rabote-582910</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ОСНОВЫ ПСИХИАТРИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Демьянов Юрий Генрихович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 80, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 5, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/osnovy-psihiatrii-598483</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ОСНОВЫ ПСИХОЛОГИИ СЕМЬИ И СЕМЕЙНОГО КОНСУЛЬТИРОВАНИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Прохорова Оксана Германовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 41, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 5, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 7, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/osnovy-psihologii-semi-i-semeynogo-konsultirovaniya-585299</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПАТОПСИХОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Орлова Елена Александровна, Козьяков Роман Валерьевич, Рышлякова Надежда Валерьевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 89, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/patopsihologiya-582657</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПЕДАГОГИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Голованова Надежда Филипповна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 75, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 18, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/pedagogika-583648</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПРОГНОЗИРОВАНИЕ, ПРОЕКТИРОВАНИЕ И МОДЕЛИРОВАНИЕ В СОЦИАЛЬНОЙ РАБОТЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Солодянкина Ольга Владимировна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 49, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 13, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/prognozirovanie-proektirovanie-i-modelirovanie-v-socialnoy-rabote-584665</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Психиатрия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ковалев Юрий Владимирович, Поздеев Алексей Родионович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 40, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 20, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет, магистратура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihiatriya-590708</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОДИАГНОСТИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Кошелева Александра Николаевна, Хороших Валерия Викторовна, Рохина Елена Владимировна, Королёва Наталья Николаевна, Луговая Виолетта Федоровна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 76, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihodiagnostika-583797</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЧЕСКИЕ ТРЕНИНГИ: ОСНОВЫ ТРЕНИНГОВОЙ РАБОТЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бобченко Татьяна Григорьевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 63, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologicheskie-treningi-osnovy-treningovoy-raboty-587815</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЧЕСКОЕ КОНСУЛЬТИРОВАНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Немов Роберт Семенович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 187, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 20, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 22, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologicheskoe-konsultirovanie-582735</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Гуревич Павел Семенович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 307, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologiya-598411</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЯ БЕЗОПАСНОСТИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Донцов Александр Иванович, Зинченко Юрий Петрович, Зотова Ольга Юрьевна, Перелыгина Елена Борисовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologiya-bezopasnosti-581811</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЯ ЗАВИСИМОСТЕЙ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Дереча Виктор Андреевич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 114, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 7, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologiya-zavisimostey-598909</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЯ ЗДОРОВЬЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Петрушин Валентин Иванович, Петрушина Наталья Владиславовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 152, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologiya-zdorovya-584823</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЯ И ЭТИКА ДЕЛОВОГО ОБЩЕНИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бороздина Галина Васильевна, Кормнова Надежда Александровна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 114, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologiya-i-etika-delovogo-obscheniya-582546</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЯ ОТКЛОНЯЮЩЕГОСЯ ПОВЕДЕНИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тигунцева Галина Николаевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 72, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 7, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologiya-otklonyayuschegosya-povedeniya-598492</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОЛОГИЯ УПРАВЛЕНИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Акимова Юлия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 102, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 31, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihologiya-upravleniya-583379</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ПСИХОФИЗИОЛОГИЯ. РАЗВИТИЕ УЧЕНИЯ О МОЗГЕ И ПОВЕДЕНИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Соколова Людмила Владимировна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 57, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/psihofiziologiya-razvitie-ucheniya-o-mozge-i-povedenii-562910</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">РЕЛИГИОВЕДЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аникин Даниил Александрович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 69, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 2, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/religiovedenie-583843</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Сурикова Татьяна Ивановна, Клушина Наталья Ивановна, Анненкова Ирина Васильевна, Солганик Григорий Яковлевич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 29, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 5, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/russkiy-yazyk-i-kultura-rechi-582547</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Книга</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Русский язык как иностранный : учебник и практикум для вузов / под редакцией Н. Д. Афанасьевой. — Москва : Издательство Юрайт, 2026. — 350 с. — (Высшее образование). — ISBN 978-5-534-00357-4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/bcode/583427</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СЕМЬЕВЕДЕНИЕ: ТЕОРИЯ И ПРАКТИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Прохорова Оксана Германовна, Холостова Евдокия Ивановна, Черняк Евгения Михайловна, Кононова Людмила Ивановна, Анисимова Светлана Александровна, Климантова Галина Ивановна, Стрельникова Нина Никитична, Шинина Татьяна Валерьевна, Вдовина Маргарита Владимировна, Рыжухина Ирина Юрьевна, Кононова Анна Петровна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 135, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 2, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 13, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/semevedenie-teoriya-i-praktika-559837</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Социальная антропология</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Отюцкий Геннадий Павлович, Кузьменко Григорий Николаевич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 148, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 28, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 15, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 15, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет, магистратура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/socialnaya-antropologiya-583269</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СОЦИАЛЬНАЯ ИНФОРМАТИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Чугунов Андрей Владимирович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 85, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 13, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/socialnaya-informatika-583853</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СОЦИАЛЬНАЯ МЕДИЦИНА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Мартыненко Александр Владимирович, Блинков Юрий Андреевич, Бурцев Сергей Петрович, Воробцова Елена Сайдзяновна, Довженко Татьяна Викторовна, Лукьянова Инна Евгеньевна, Ляхович Александр Владимирович, Решетников Андрей Вениаминович, Сигида Евгений Антонович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 123, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 16, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 16, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/socialnaya-medicina-582960</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Социальная наркология</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Воронцова Марина Викторовна, Бородулин Владислав Николаевич, Котлярова Светлана Владимировна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 34, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/socialnaya-narkologiya-582355</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СОЦИАЛЬНАЯ ПЕДАГОГИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Торохтий Владимир Свиридович, Афанасьев Владимир Васильевич, Иванова Галина Павловна, Иванова Ольга Анатольевна, Иванов Валерий Сергеевич, Савин Юрий Викторович, Сухова Елена Ивановна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 147, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/socialnaya-pedagogika-583122</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СОЦИАЛЬНАЯ СТАТИСТИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бычкова Светлана Георгиевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 82, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 13, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 13, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/socialnaya-statistika-508141</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СОЦИАЛЬНАЯ ЭКОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ситаров Вячеслав Алексеевич, Пустовойтов Всеволод Всеволодович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 23, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/socialnaya-ekologiya-582784</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СОЦИАЛЬНОЕ СТРАХОВАНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Архипов Александр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 61, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 27, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, магистратура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/socialnoe-strahovanie-583103</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СПЕЦИАЛЬНАЯ ПСИХОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Шипицына Людмила Михайловна, Сорокин Виктор Михайлович, Мамайчук Ираида Ивановна, Михаленкова Ида Антоновна, Исаев Дмитрий Николаевич, Ростомашвили Людмила Николаевна, Логинова Людмила Ивановна, Гончарова Валерия Александровна, Кац Екатерина </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 115, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 15, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 15, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/specialnaya-psihologiya-583586</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СУДЕБНО-ПСИХОЛОГИЧЕСКАЯ ЭКСПЕРТИЗА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Сафуанов Фарит Суфиянович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 272, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 24, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 22, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, специалитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/sudebno-psihologicheskaya-ekspertiza-583163</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Книга</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ивин, А. А. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Теория и практика аргументации : учебник для вузов / А. А. Ивин. — 2-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 250 с. — (Высшее образование). — ISBN 978-5-534-21952-4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/bcode/590689</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТРЕНИНГ ЛИЧНОСТНОГО РОСТА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Рамендик Дина Михайловна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 24, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/trening-lichnostnogo-rosta-584167</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">УПРАВЛЕНИЕ В СОЦИАЛЬНОЙ РАБОТЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Холостова Евдокия Ивановна, Комаров Евгений Иванович, Прохорова Оксана Германовна, Анисимова Светлана Александровна, Байдарова Ольга Ивановна, Дашкина Антонина Николаевна, Коржинек Татьяна Андреевна, Лебедева Надежда Валерьевна, Лесникова Светлана Геннадьевна, Липский Игорь Адамович, Маяцкая Ирина Николаевна, Натахина Вера Викторовна, Сорокина Евгения Григорьевна, Сучкова Алла Ивановна, Хухлина Валентина Владимировна, Шеляг Татьяна Васильевна, Шинина Татьяна Валерьевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 106, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/upravlenie-v-socialnoy-rabote-582709</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">УПРАВЛЕНИЕ КОНФЛИКТАМИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Черкасская Галина Викторовна, Бадхен Маркус Леонович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 67, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 14, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, магистратура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/upravlenie-konfliktami-585775</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ФИЗИЧЕСКАЯ КУЛЬТУРА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аллянов Юрий Николаевич, Письменский Иван Андреевич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 121, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 11, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">СПО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/fizicheskaya-kultura-584662</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ФИЛОСОФИЯ НАУКИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лебедев Сергей Александрович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 101, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 2, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат, магистратура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/filosofiya-nauki-582647</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЭКОНОМИКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Васильев Владимир Петрович, Холоденко Юрий Александрович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 73, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 31, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/ekonomika-599120</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЭКСПЕРИМЕНТАЛЬНАЯ ПСИХОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Константинов Виктор Вениаминович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 67, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 19, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 7, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 7, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/eksperimentalnaya-psihologiya-585373</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЭТИЧЕСКИЕ ОСНОВЫ СОЦИАЛЬНОЙ РАБОТЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Наместникова Ирина Викторовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 73, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/eticheskie-osnovy-socialnoy-raboty-582775</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Курс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЭТНОПСИХОЛОГИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лебедева Надежда Михайловна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — Материалы курса: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лекции - 93, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Видео - 19, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аудио - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тесты - 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Задания - 5, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ссылки - 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">бакалавриат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Link"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://urait.ru/author-course/etnopsihologiya-583127</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:sectPr>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
-[...39 lines deleted...]
-  </w:rsids>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...3 lines deleted...]
-    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="Footnote Reference"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...35 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character">
+    <w:name w:val="Link"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:divs>
-[...715 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/angliyskiy-yazyk-dlya-sociologov-a2-english-for-social-studies-582693" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/bezopasnost-zhiznedeyatelnosti-582561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/biohimiya-587303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/vozrastnaya-psihologiya-598378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/deviantologiya-584451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/delovye-kommunikacii-dokumentooborot-i-deloproizvodstvo-584753" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/detskaya-chelyustno-licevaya-hirurgiya-vosstanovitelnoe-lechenie-i-reabilitaciya-565851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/zoopsihologiya-i-sravnitelnaya-psihologiya-600366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/istoriya-psihologii-598427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/istoriya-rossii-584080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/klinicheskaya-psihologiya-582658" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/konfliktologiya-v-socialnoy-rabote-583121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/koncepcii-sovremennogo-estestvoznaniya-582650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/logika-586982" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/matematika-598414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/metody-issledovaniya-v-socialnoy-rabote-582910" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/osnovy-psihiatrii-598483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/osnovy-psihologii-semi-i-semeynogo-konsultirovaniya-585299" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/patopsihologiya-582657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/pedagogika-583648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/prognozirovanie-proektirovanie-i-modelirovanie-v-socialnoy-rabote-584665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihiatriya-590708" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihodiagnostika-583797" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologicheskie-treningi-osnovy-treningovoy-raboty-587815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologicheskoe-konsultirovanie-582735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologiya-598411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologiya-bezopasnosti-581811" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologiya-zavisimostey-598909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologiya-zdorovya-584823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologiya-i-etika-delovogo-obscheniya-582546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologiya-otklonyayuschegosya-povedeniya-598492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihologiya-upravleniya-583379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/psihofiziologiya-razvitie-ucheniya-o-mozge-i-povedenii-562910" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/religiovedenie-583843" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/russkiy-yazyk-i-kultura-rechi-582547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/semevedenie-teoriya-i-praktika-559837" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/socialnaya-antropologiya-583269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/socialnaya-informatika-583853" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/socialnaya-medicina-582960" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/socialnaya-narkologiya-582355" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/socialnaya-pedagogika-583122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/socialnaya-statistika-508141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/socialnaya-ekologiya-582784" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/socialnoe-strahovanie-583103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/specialnaya-psihologiya-583586" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/sudebno-psihologicheskaya-ekspertiza-583163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/trening-lichnostnogo-rosta-584167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/upravlenie-v-socialnoy-rabote-582709" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/upravlenie-konfliktami-585775" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/fizicheskaya-kultura-584662" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/filosofiya-nauki-582647" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/ekonomika-599120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/eksperimentalnaya-psihologiya-585373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/eticheskie-osnovy-socialnoy-raboty-582775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/author-course/etnopsihologiya-583127" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8299,51 +4296,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8473,72 +4470,48 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...29 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>PHPWord</Application>
+  <Company/>
+  <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
   <dc:title/>
+  <dc:description/>
   <dc:subject/>
-  <dc:creator>user</dc:creator>
   <cp:keywords/>
-  <dc:description/>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <cp:category/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>