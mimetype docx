--- v0 (2026-07-15)
+++ v1 (2026-09-14)
@@ -38,82 +38,82 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5068"/>
         <w:gridCol w:w="5069"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D7A62" w:rsidTr="001D7A62">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D7A62" w:rsidRDefault="00105D35" w:rsidP="001D7A62">
+          <w:p w:rsidR="001D7A62" w:rsidRDefault="005317EF" w:rsidP="001D7A62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>И. о. р</w:t>
+              <w:t>Р</w:t>
             </w:r>
             <w:r w:rsidR="001D7A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ектор</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>а</w:t>
+              <w:t>у</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001D7A62" w:rsidRDefault="00E64EF3" w:rsidP="001D7A62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ФГБОУ ВО</w:t>
             </w:r>
             <w:r w:rsidR="001D7A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -126,224 +126,235 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>И.Л. Глущенко</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
+          <w:p w:rsidR="001D7A62" w:rsidRPr="005317EF" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">доцента кафедры </w:t>
             </w:r>
-            <w:r w:rsidR="00105D35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00105D35" w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>офтальмологии</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="00105D35">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
-            <w:r w:rsidR="00A90FF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00A90FF9" w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>анд</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>. м</w:t>
             </w:r>
-            <w:r w:rsidR="00A90FF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00A90FF9" w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ед</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00A90FF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00A90FF9" w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00A90FF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00A90FF9" w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>аук</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00105D35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00105D35" w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Петрова П.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00FC4548" w:rsidRDefault="00FC4548" w:rsidP="001D7A62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C54DD" w:rsidRDefault="002C54DD" w:rsidP="001D7A62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001D7A62" w:rsidRDefault="00050291" w:rsidP="001D7A62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>заявление</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="001D7A62" w:rsidRPr="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -389,151 +400,184 @@
         </w:rPr>
         <w:t>ФГБОУ ВО</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7A62">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> НГМУ Минздрава России </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">вопрос о возбуждении ходатайства перед Министерством науки </w:t>
       </w:r>
       <w:r w:rsidR="00A162A5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">и высшего образования </w:t>
+        <w:t>и высшего образовани</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A162A5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Российской Федерации о присвоении </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7A62">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>учено</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>го</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7A62">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> звани</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7A62">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> доцента</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7A62">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00AB5607">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>доцента</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005317EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5607">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по специальности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005317EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33A17" w:rsidRPr="005317EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00105D35">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00105D35" w:rsidRPr="005317EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00E33A17">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00E33A17" w:rsidRPr="005317EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A90FF9">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00A90FF9" w:rsidRPr="005317EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00105D35">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00105D35" w:rsidRPr="005317EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Офтальмология</w:t>
       </w:r>
       <w:r w:rsidR="00E33A17">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001D7A62" w:rsidRPr="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -561,228 +605,276 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3527"/>
         <w:gridCol w:w="3527"/>
         <w:gridCol w:w="3083"/>
       </w:tblGrid>
       <w:tr w:rsidR="00105D35" w:rsidTr="00105D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00105D35" w:rsidRDefault="00105D35" w:rsidP="001D7A62">
+          <w:p w:rsidR="00105D35" w:rsidRPr="005317EF" w:rsidRDefault="00105D35" w:rsidP="001D7A62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00105D35" w:rsidRDefault="00105D35" w:rsidP="001D7A62">
+          <w:p w:rsidR="00105D35" w:rsidRPr="005317EF" w:rsidRDefault="00105D35" w:rsidP="001D7A62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7A62">
+            <w:r w:rsidRPr="005317EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Личная подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00105D35" w:rsidRPr="00105D35" w:rsidRDefault="00105D35" w:rsidP="001D7A62">
+          <w:p w:rsidR="00105D35" w:rsidRPr="005317EF" w:rsidRDefault="00105D35" w:rsidP="001D7A62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00105D35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005317EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Петров П.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D7A62" w:rsidRPr="001D7A62" w:rsidRDefault="001D7A62" w:rsidP="001D7A62">
+    <w:p w:rsidR="001D7A62" w:rsidRPr="00B25140" w:rsidRDefault="00B25140" w:rsidP="001D7A62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B25140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Виза </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B25140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B25140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B25140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>афедрой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="001D7A62" w:rsidRPr="001D7A62" w:rsidSect="001D7A62">
+    <w:sectPr w:rsidR="001D7A62" w:rsidRPr="00B25140" w:rsidSect="001D7A62">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D7A62"/>
     <w:rsid w:val="00050291"/>
     <w:rsid w:val="00105D35"/>
     <w:rsid w:val="00186B9B"/>
     <w:rsid w:val="001D7A62"/>
     <w:rsid w:val="002C54DD"/>
     <w:rsid w:val="004D1444"/>
+    <w:rsid w:val="005317EF"/>
     <w:rsid w:val="00573BDF"/>
     <w:rsid w:val="0084068B"/>
     <w:rsid w:val="00A162A5"/>
     <w:rsid w:val="00A90FF9"/>
+    <w:rsid w:val="00AB5607"/>
     <w:rsid w:val="00AD5086"/>
+    <w:rsid w:val="00B25140"/>
     <w:rsid w:val="00C721B6"/>
     <w:rsid w:val="00CC6994"/>
     <w:rsid w:val="00DF2262"/>
     <w:rsid w:val="00E217DA"/>
     <w:rsid w:val="00E33A17"/>
     <w:rsid w:val="00E64EF3"/>
     <w:rsid w:val="00E87D3A"/>
     <w:rsid w:val="00FC4548"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -1506,70 +1598,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>65</Words>
-  <Characters>375</Characters>
+  <Words>67</Words>
+  <Characters>384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>НГМУ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>439</CharactersWithSpaces>
+  <CharactersWithSpaces>450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>НАТАЛЬЯ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>