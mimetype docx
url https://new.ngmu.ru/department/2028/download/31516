--- v0 (2026-07-15)
+++ v1 (2026-10-04)
@@ -1,72 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="004F472C" w:rsidRPr="00F10C70" w:rsidRDefault="00F9346D" w:rsidP="004F472C">
+    <w:p w:rsidR="004F472C" w:rsidRPr="00F10C70" w:rsidRDefault="004F472C" w:rsidP="004F472C">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F10C70">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F472C" w:rsidRPr="00F10C70">
+        <w:t>Форма</w:t>
+      </w:r>
+      <w:r w:rsidR="00031A94">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Форма</w:t>
+        <w:t xml:space="preserve"> № 8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="004F472C">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:rStyle w:val="s10"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>СПИСОК</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="004F472C">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
@@ -113,137 +114,130 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:rStyle w:val="s10"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRDefault="004F472C" w:rsidP="004F472C">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (последнее - при наличии) соискателя</w:t>
+        <w:t>фамилия, имя, отчество (при наличии) соискателя</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ученого звания полностью)</w:t>
+        <w:t>ученого звания</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="004F472C">
+    <w:p w:rsidR="00031A94" w:rsidRPr="004F472C" w:rsidRDefault="00031A94" w:rsidP="004F472C">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10140" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="628"/>
         <w:gridCol w:w="2463"/>
         <w:gridCol w:w="956"/>
         <w:gridCol w:w="3379"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1721"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidTr="004F472C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="004F472C">
             <w:pPr>
               <w:pStyle w:val="s1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004F472C">
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="004F472C">
               <w:br/>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004F472C">
               <w:t>п</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004F472C">
-              <w:t>/</w:t>
+              <w:t>/п</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="004F472C">
             <w:pPr>
               <w:pStyle w:val="s1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004F472C">
               <w:t>Наименование учебных изданий, научных трудов и</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="004F472C">
             <w:pPr>
               <w:pStyle w:val="s1"/>
@@ -538,67 +532,75 @@
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00DF3A53" w:rsidP="00DF3A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00DF3A53" w:rsidP="00DF3A53">
+          <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00031A94" w:rsidP="00DF3A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF3A53">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>а) учебные издания</w:t>
+              <w:t>У</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF3A53" w:rsidRPr="00DF3A53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>чебные издания</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DF3A53" w:rsidRPr="004F472C" w:rsidRDefault="00DF3A53" w:rsidP="004F472C">
             <w:pPr>
               <w:pStyle w:val="s1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidTr="004F472C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1013,75 +1015,75 @@
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00DF3A53" w:rsidP="00DF3A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00DF3A53" w:rsidP="00DF3A53">
+          <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00031A94" w:rsidP="00DF3A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>б</w:t>
+              <w:t>Н</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF3A53">
+            <w:r w:rsidR="00DF3A53" w:rsidRPr="00DF3A53">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>) научные труды</w:t>
+              <w:t>аучные труды</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DF3A53" w:rsidRPr="004F472C" w:rsidRDefault="00DF3A53" w:rsidP="004F472C">
             <w:pPr>
               <w:pStyle w:val="s1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidTr="004F472C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1510,75 +1512,75 @@
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00DF3A53" w:rsidP="00DF3A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00DF3A53" w:rsidP="00DF3A53">
+          <w:p w:rsidR="00DF3A53" w:rsidRPr="00DF3A53" w:rsidRDefault="00031A94" w:rsidP="00DF3A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>в</w:t>
+              <w:t>П</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF3A53">
+            <w:r w:rsidR="00DF3A53" w:rsidRPr="00DF3A53">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>) патенты на изобретения, патенты (свидетельства) на полезную модель, патенты на промышленный образец, патенты на селекционные достижения, свидетельства на программу для электронных вычислительных машин, базы данных, топологию интегральных микросхем, зарегистрированные в установленном порядке</w:t>
+              <w:t>атенты на изобретения, патенты (свидетельства) на полезную модель, патенты на промышленный образец, патенты на селекционные достижения, свидетельства на программу для электронных вычислительных машин, базы данных, топологию интегральных микросхем, зарегистрированные в установленном порядке</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DF3A53" w:rsidRPr="004F472C" w:rsidRDefault="00DF3A53" w:rsidP="004F472C">
             <w:pPr>
               <w:pStyle w:val="s1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF3A53" w:rsidRPr="004F472C" w:rsidTr="004F472C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1846,297 +1848,68 @@
           </w:tcPr>
           <w:p w:rsidR="00DF3A53" w:rsidRPr="004F472C" w:rsidRDefault="00DF3A53" w:rsidP="004F472C">
             <w:pPr>
               <w:pStyle w:val="s1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00DF3A53" w:rsidRPr="00D64440" w:rsidRDefault="00DF3A53" w:rsidP="00D64440">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...226 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:rStyle w:val="s10"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Примечание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Список составляется по разделам в хронологической последовательности публикации учебных изданий и научных трудов, используемых в образовательном процессе, со сквозной нумерацией:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
@@ -2188,166 +1961,192 @@
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в) патенты на изобретения, патенты (свидетельства) на полезную модель, патенты на промышленный образец, патенты на селекционные достижения, свидетельства на программу для электронных вычислительных машин, базы данных, топологию интегральных микросхем, зарегистрированные в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:anchor="/document/71033482/entry/20" w:history="1">
+      <w:hyperlink r:id="rId6" w:anchor="/document/71033482/entry/20" w:history="1">
         <w:r w:rsidRPr="00D64440">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>графе 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приводится полное наименование учебных изданий и научных трудов (тема) с уточнением в скобках вида публикации:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D64440">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>для учебных изданий</w:t>
       </w:r>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>: учебник, учебное пособие, учебно-методическое пособие, учебное наглядное пособие, рабочая тетрадь, самоучитель, хрестоматия, практикум, задачник, учебная программа;</w:t>
+        <w:t>: учебник, учебное пособие, учебно-методическое пособие, учебное наглядное пособие, рабочая тетрадь, самоучитель, х</w:t>
+      </w:r>
+      <w:r w:rsidR="00031A94">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рестоматия, практикум, задачник, онлайн-курс.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D64440">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>для научных трудов</w:t>
       </w:r>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>: научная монография, научная статья, тезисы докладов/сообщений научной конференции (съезда, симпозиума), отчет о проведении научно-исследовательских работ, прошедший депонирование.</w:t>
-      </w:r>
+        <w:t>: научная монография, научная статья, тезисы докладов/сообщений научной конференции (съезда, симпозиума</w:t>
+      </w:r>
+      <w:r w:rsidR="00031A94">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, семинара, форума, конгресса)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004F472C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Все названия учебных изданий и научных трудов указываются на русском языке. Если работа была опубликована на иностранном языке, то указать на каком языке она была опубликована.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="00D64440" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:anchor="/document/71033482/entry/20" w:history="1">
+      <w:hyperlink r:id="rId7" w:anchor="/document/71033482/entry/20" w:history="1">
         <w:r w:rsidRPr="00D64440">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>графе 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D64440">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> указывается форма объективного существования учебного издания и научного труда: печатная, рукописная, аудиовизуальная, электронная. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D64440">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Дипломы, авторские свидетельства, патенты, лицензии, информационные карты, алгоритмы, проекты не характеризуются (делается прочерк).</w:t>
@@ -2373,51 +2172,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> при наличии государственной регистрации уполномоченной государственной организации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64440">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:anchor="/document/71033482/entry/20" w:history="1">
+      <w:hyperlink r:id="rId8" w:anchor="/document/71033482/entry/20" w:history="1">
         <w:r w:rsidRPr="00D64440">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>графе 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> конкретизируются место и время публикации (издательство, номер или серия периодического издания, год); дается характеристика сборников (межвузовский, тематический, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>внутривузовский</w:t>
@@ -2441,81 +2240,80 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> номер патента и дата выдачи; номер регистрации и дата оформления лицензии, информационной карты, алгоритма, проекта. Для электронных изданий выпускные данные: наименование издателя, наименование изготовителя, номер лицензии на издательскую деятельность и дату ее выдачи (для непериодических электронных изданий), регистрационный номер и регистрирующий орган (для периодических электронных изданий).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00B05A31">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Все данные приводятся в соответствии с правилами библиографического описания документов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="00D64440" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D64440">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:anchor="/document/71033482/entry/20" w:history="1">
+      <w:hyperlink r:id="rId9" w:anchor="/document/71033482/entry/20" w:history="1">
         <w:r w:rsidRPr="00D64440">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>графе 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D64440">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> указывается количество печатных листов (п.л.) или страниц (с.) публикаций (дробью: в числителе - общий объем, в знаменателе - объем, принадлежащий соискателю).</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="00D64440" w:rsidRDefault="004F472C" w:rsidP="007314B1">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
@@ -2529,51 +2327,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Для электронных изданий объем в мегабайтах (Мб), продолжительность звуковых и видеофрагментов в минутах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64440">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:anchor="/document/71033482/entry/20" w:history="1">
+      <w:hyperlink r:id="rId10" w:anchor="/document/71033482/entry/20" w:history="1">
         <w:r w:rsidRPr="00D64440">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>графе 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечисляются фамилии и инициалы соавторов в порядке их участия в работе. Из состава больших авторских коллективов приводятся фамилии первых пяти человек, после чего проставляется "и другие, всего</w:t>
       </w:r>
       <w:r w:rsidR="00C346A0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2593,198 +2391,206 @@
       </w:r>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>человек".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7. Работы, находящиеся в печати, положительные решения по заявкам на выдачу патентов и прочие не включаются. Не относятся к научным работам и учебным изданиям газетные статьи и другие публикации популярного характера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F472C" w:rsidRPr="004F472C" w:rsidRDefault="004F472C" w:rsidP="00D64440">
       <w:pPr>
         <w:pStyle w:val="s1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F472C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8. Итоговые отчеты о проведении научно-исследовательских работ могут быть представлены отдельным списком по вышеуказанной форме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A32AE4" w:rsidRPr="004F472C" w:rsidRDefault="00A32AE4" w:rsidP="00D64440">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A32AE4" w:rsidRPr="004F472C" w:rsidSect="004F472C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="133"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00200153"/>
+    <w:rsid w:val="00031A94"/>
     <w:rsid w:val="00165CFC"/>
     <w:rsid w:val="00200153"/>
     <w:rsid w:val="0035757A"/>
     <w:rsid w:val="003755E4"/>
     <w:rsid w:val="0047436F"/>
     <w:rsid w:val="004F472C"/>
     <w:rsid w:val="004F66D3"/>
     <w:rsid w:val="00527757"/>
     <w:rsid w:val="00591AF3"/>
     <w:rsid w:val="005E6B4A"/>
     <w:rsid w:val="007314B1"/>
     <w:rsid w:val="00762245"/>
     <w:rsid w:val="00791656"/>
     <w:rsid w:val="0086702F"/>
     <w:rsid w:val="00952988"/>
     <w:rsid w:val="00955476"/>
     <w:rsid w:val="00993BB8"/>
     <w:rsid w:val="009D11E3"/>
     <w:rsid w:val="00A32AE4"/>
     <w:rsid w:val="00AA60AE"/>
     <w:rsid w:val="00B05A31"/>
+    <w:rsid w:val="00B10742"/>
     <w:rsid w:val="00C346A0"/>
     <w:rsid w:val="00D64440"/>
     <w:rsid w:val="00D97FD4"/>
     <w:rsid w:val="00DF3A53"/>
     <w:rsid w:val="00E04354"/>
     <w:rsid w:val="00E775D0"/>
     <w:rsid w:val="00EF731C"/>
     <w:rsid w:val="00F0753F"/>
     <w:rsid w:val="00F10C70"/>
     <w:rsid w:val="00F13928"/>
     <w:rsid w:val="00F9346D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -2898,64 +2704,373 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004F66D3"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s_1"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00200153"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00200153"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00200153"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s10">
+    <w:name w:val="s_10"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00200153"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00200153"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="empty">
+    <w:name w:val="empty"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="004F472C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF3A53"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF3A53"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="s1">
     <w:name w:val="s_1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00200153"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3053,51 +3168,51 @@
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Основной текст с отступом 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF3A53"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1262375362">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1515729149">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3253,51 +3368,51 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ivo.garant.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3548,81 +3663,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4CCD17E-EEF3-422F-A3A5-0E080C5A813A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85C98BB2-3F9C-4B42-9B27-6A34AF5E4FF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>824</Words>
-  <Characters>4698</Characters>
+  <Words>744</Words>
+  <Characters>4244</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ГОУ ВПО НГМУ Росздрава</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5511</CharactersWithSpaces>
+  <CharactersWithSpaces>4979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>user</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>