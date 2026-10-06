--- v0 (2026-05-20)
+++ v1 (2026-10-06)
@@ -330,101 +330,104 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8573B">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>Форма отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidTr="00B720EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="007D252A" w:rsidP="007D252A">
-[...17 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00B77F7A" w:rsidP="00B77F7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.10.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>4</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. – 30.10.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>4</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
@@ -463,93 +466,111 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8573B">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Заявление</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidTr="00B720EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="007D252A">
+          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="00B77F7A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.11.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00B77F7A" w:rsidRPr="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.- 30.12.202</w:t>
-[...7 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>.- 30.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
@@ -580,396 +601,559 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8573B">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>План выпускной квалификационной работы, список изученной литературы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidTr="00B720EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="007D252A" w:rsidP="007D252A">
-[...17 lines deleted...]
-              <w:t>10.01.20</w:t>
+          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="007D252A" w:rsidP="00B77F7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.20</w:t>
             </w:r>
             <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. – 31.01.202</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>. – 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8573B">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Подбор, изучение и анализ материала</w:t>
             </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A" w:rsidRPr="00D8573B">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A" w:rsidRPr="00D8573B">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Написание обзора литературы  выпускной квалификационной работы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
+          <w:p w:rsidR="00B77F7A" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8573B">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Результаты исследований</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00B77F7A" w:rsidP="00B720EA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Текст</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8573B">
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  обзора литературы выпускной квалификационной работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidTr="00B720EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="007D252A">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00693F52">
+          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00B77F7A" w:rsidP="00B77F7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00693F52">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. – 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
+          <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00B77F7A" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8573B">
-[...5 lines deleted...]
-              <w:t>Написание обзора литературы  выпускной квалификационной работы</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Анализ обзора литературы научным руководителем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
+          <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00B77F7A" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Текст</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  обзора литературы выпускной квалификационной работы</w:t>
+              <w:t>Допуск к выполнению практической части ВКР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidTr="00B720EA">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="007D252A">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00693F52">
+          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00B77F7A" w:rsidP="00B77F7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.02</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00787819">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00693F52">
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00787819">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00693F52">
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00693F52">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00787819" w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1035,133 +1219,133 @@
           </w:p>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidTr="00B720EA">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="007D252A">
+          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="00B77F7A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.04.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. – 1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. – 1</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.0</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
@@ -1189,149 +1373,149 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8573B">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Окончательный вариант работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidTr="00B720EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="007D252A">
+          <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="00B77F7A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
@@ -1381,106 +1565,108 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00693F52" w:rsidRDefault="00787819" w:rsidP="007D252A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.05.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00693F52">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. 1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. 1</w:t>
+              <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.0</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="007D252A">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00B77F7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00693F52">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1529,52 +1715,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00BF2F56" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Июнь</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00787819" w:rsidRPr="00D8573B" w:rsidRDefault="00787819" w:rsidP="00B720EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8573B">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
@@ -1671,87 +1855,88 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«_____»__________20   г</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0025009B" w:rsidRPr="00D8573B" w:rsidRDefault="0025009B" w:rsidP="0025009B"/>
     <w:p w:rsidR="00CD7A58" w:rsidRDefault="00CD7A58"/>
     <w:sectPr w:rsidR="00CD7A58">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C76E8"/>
     <w:rsid w:val="0025009B"/>
     <w:rsid w:val="00787819"/>
     <w:rsid w:val="007C76E8"/>
     <w:rsid w:val="007D252A"/>
+    <w:rsid w:val="00B77F7A"/>
     <w:rsid w:val="00BF2F56"/>
     <w:rsid w:val="00CD7A58"/>
     <w:rsid w:val="00DD2504"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2436,72 +2621,72 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1448</Characters>
+  <Words>267</Words>
+  <Characters>1526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1698</CharactersWithSpaces>
+  <CharactersWithSpaces>1790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Анжела</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>