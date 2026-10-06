--- v0 (2026-05-20)
+++ v1 (2026-10-06)
@@ -1,5032 +1,12996 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="009A40F8" w:rsidRDefault="0055731F">
+    <w:p w:rsidR="003A6FB7" w:rsidRDefault="003A6FB7" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...174 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="166AE3A6" wp14:editId="421F6735">
+            <wp:extent cx="6059606" cy="1498500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:docPr id="5" name="Рисунок 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId7">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="72000"/>
+                              </a14:imgEffect>
+                              <a14:imgEffect>
+                                <a14:brightnessContrast bright="8000" contrast="27000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="15909" t="69377" r="34368" b="8763"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6095519" cy="1507381"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009A40F8" w:rsidRDefault="009A40F8"/>
-    <w:p w:rsidR="009A40F8" w:rsidRDefault="009A40F8"/>
+    <w:p w:rsidR="003A6FB7" w:rsidRDefault="003A6FB7" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A6FB7" w:rsidRPr="00D220B2" w:rsidRDefault="003A6FB7" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>Расписание  лекций и  практических занятий  на 3 семестр 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00930742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00930742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебного года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для студентов стоматологического факультета 2 курс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дисциплина «Топографическая анатомия головы и шеи с основами оперативной </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>хирургии»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расписание  лекций </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10607" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="660"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="471"/>
+        <w:gridCol w:w="3606"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C5998" w:rsidTr="00A769BE">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00F61E38" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Тема лекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Время</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Лектор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00F61E38" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 поток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 поток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00F61E38" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidTr="00F61E38">
+        <w:trPr>
+          <w:trHeight w:val="1952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>История развития предмета  топографическая анатомия и оперативная хирургия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.09.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.09.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Лабораторный корпус НГМУ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Залесского, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Зал № 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.00 – 17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Доцент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Д.м.н.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidTr="00F61E38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Топография мозгового отдела головы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.09.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17.09.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.00 – 17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidTr="00F61E38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Топография боковой области лица.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29.09.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.00 – 17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidTr="00F61E38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Топография шеи. Топография средостения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.00 – 17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidTr="00F61E38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основные операции на органах и анатомических образованиях шеи. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Одонтогенная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> флегмона шеи (доступы, дренирование).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27.10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29.10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.00 – 17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F61E38" w:rsidRPr="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="00F61E38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E6F0D" w:rsidRPr="008E6F0D" w:rsidRDefault="008E6F0D" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F61E38" w:rsidRDefault="00F61E38" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Расписание практических занятий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="521"/>
+        <w:gridCol w:w="3312"/>
+        <w:gridCol w:w="2704"/>
+        <w:gridCol w:w="1269"/>
+        <w:gridCol w:w="2048"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Даты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Преподаватель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Время</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Место проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 27.10.2026.по 21.11.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.00. – 12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRPr="00D220B2" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Морфологический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>корпус НГМУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Залесского,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аудитория № </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3926">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Доцент  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRPr="00D220B2" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Морфологический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRPr="00D220B2" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>корпус НГМУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRPr="00D220B2" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Залесского,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аудитория № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 118</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Похил</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRPr="00D220B2" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Главный</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRPr="00D220B2" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>корпус НГМУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Красный проспект,52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12650" w:rsidRDefault="00F12650" w:rsidP="00F12650">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Аудитория №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 301</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRPr="00D220B2" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EA3926" w:rsidRPr="00D220B2" w:rsidRDefault="00EA3926">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 27.10.2026.по 21.11.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Доцент</w:t>
+            </w:r>
+            <w:r w:rsidR="0004145E" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 24.11.2026.по 19.12.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 24.11.2026.по 19.12.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0062141C" w:rsidRDefault="0062141C" w:rsidP="0062141C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1244"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Доцент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="0062141C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1244"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 24.11.2026.по 19.12.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Похил</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 1.09.2026.по 26.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 1.09.2026.по 26.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Доцент</w:t>
+            </w:r>
+            <w:r w:rsidR="0004145E" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 29.09.2026.по 24.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 29.09.2026.по 24.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Доцент</w:t>
+            </w:r>
+            <w:r w:rsidR="0004145E" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 29.09.2026.по 24.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Похил</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="880"/>
               </w:tabs>
-              <w:autoSpaceDE/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...233 lines deleted...]
-            </w:r>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 28.10.2026.по 25.11.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C5998" w:rsidTr="00A769BE">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="880"/>
               </w:tabs>
-              <w:autoSpaceDE/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...44 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 28.10.2026.по 25.11.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Доцент</w:t>
+            </w:r>
+            <w:r w:rsidR="0098633D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...154 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C5998" w:rsidTr="00A769BE">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="880"/>
               </w:tabs>
-              <w:autoSpaceDE/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 27.11.2026.по 23.12.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="880"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 27.11.2026.по 23.12.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Доцент</w:t>
+            </w:r>
+            <w:r w:rsidR="0098633D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="880"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 27.11.2026.по 23.12.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Похил</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="880"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 2.09.2026.по 28.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="880"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 2.09.2026.по 28.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Доцент </w:t>
+            </w:r>
+            <w:r w:rsidR="0098633D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+            <w:r w:rsidR="0098633D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="880"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00682A59">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 30.09.2026.по 26.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00682A59">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остапец С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 30.09.2026.по 26.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Доцент</w:t>
+            </w:r>
+            <w:r w:rsidR="0098633D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0062141C" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...162 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дровосеков М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="001275B4">
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 30.09.2026.по 26.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Похил</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C5998" w:rsidTr="00A769BE">
-[...10 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...194 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 28.10.2026.по 25.11.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник, четверг, суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Похил</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C5998" w:rsidTr="00A769BE">
-[...10 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidTr="0098633D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...41 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С 2.09.2026.по 28.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="00E55F9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник, среда, пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ассистент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Похил</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...209 lines deleted...]
-              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1016 lines deleted...]
-            </w:r>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C558DA" w:rsidRDefault="00C558DA" w:rsidP="00280D56">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:widowControl/>
-[...5 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:pStyle w:val="WW-"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
-          <w:color w:val="00000A"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00280D56" w:rsidRPr="00280D56" w:rsidRDefault="00280D56" w:rsidP="00280D56">
+    <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0004145E">
       <w:pPr>
-        <w:widowControl/>
-[...5 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:pStyle w:val="WW-"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
-          <w:color w:val="00000A"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00280D56">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    </w:p>
+    <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0004145E">
+      <w:pPr>
+        <w:pStyle w:val="WW-"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="00000A"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Темы  практических занятий </w:t>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:pStyle w:val="WW-"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0098633D" w:rsidRPr="00D220B2" w:rsidRDefault="0098633D" w:rsidP="0004145E">
+      <w:pPr>
+        <w:pStyle w:val="WW-"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:pStyle w:val="WW-"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Темы  практических занятий – 3 семестр, 2 курс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дисциплина «Топографическая анатомия головы и шеи с основами оперативной </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>хирургии»</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10207" w:type="dxa"/>
-        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-207" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10605" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10207"/>
+        <w:gridCol w:w="10605"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00280D56" w:rsidRPr="00280D56" w:rsidTr="004504AD">
-[...35 lines deleted...]
-                <w:sz w:val="24"/>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Тема 1. Предмет топографическая анатомия и оперативная хирургия. Хирургический инструментарий, применяемый в хирургической стоматологии и челюстно-лицевой хирургии. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тема 2. Топография мозгового отдела головы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="008E6F0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Топография </w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>боковой</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> област</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="008E6F0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Топография </w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00280D56">
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ередн</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> област</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лица.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00280D56">
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Топография дна полости рта.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="008E6F0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 5. </w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00280D56">
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Топография</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00280D56">
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шеи</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Топография средостения</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="008E6F0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 6. </w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00280D56">
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основные операции на органах и анатомических образованиях шеи. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Одонтогенная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> флегмона шеи (доступы, дренирование).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="008E6F0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 7.  </w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00280D56">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Средостение. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Одонтогенный</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> медиастинит (доступы, дренирование). Понятие о шейных </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лимфодиссекциях</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, уровнях лимфоузлов шеи.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="008E6F0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 8. </w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00280D56">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="008E6F0D" w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Методика разъединения и соединения тканей. Характеристика швов и узлов применяемых в хирургической стоматологии и челюстно-лицевой хирургии</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00280D56" w:rsidRPr="00280D56" w:rsidTr="004504AD">
-[...71 lines deleted...]
-                <w:sz w:val="24"/>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="008E6F0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 9.. Анатомо-топографические особенности первичной хирургической обработки  ран челюстно-лицевой области и головы. Методика соединения тканей челюстно-лицевой области  с учетом анатомо-топографических особенностей  Основы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шинирования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по Васильеву, по </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тигерштедту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тема 10. Анатомо-топографическое обоснование выполнения методов местной анестезии для блокады периферических второй и третьей ветвей тройничного нерва.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 11. Анатомо-топографическое обоснование  удаления зубов на верхней и нижней челюстях.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D220B2" w:rsidRPr="00D220B2" w:rsidTr="0004145E">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тема 12.Симуляционно-имитационный модуль «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наложение швов на кожу челюстно-лицевой области»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004379F3" w:rsidRPr="004504AD">
-[...762 lines deleted...]
-              <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                   </w:t>
+          </w:p>
+          <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D220B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Зачет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00280D56" w:rsidRPr="00BC25E7" w:rsidRDefault="00280D56" w:rsidP="004504AD">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:widowControl/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC25E7">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Требования к форме одежды студента: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC25E7">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>студент должен находиться в  медицинском халате и сменной обуви</w:t>
       </w:r>
-      <w:r w:rsidR="00196BA3" w:rsidRPr="00BC25E7">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>Подготовить к первому занятию тему №</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC25E7">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00280D56" w:rsidRPr="00280D56" w:rsidRDefault="00280D56" w:rsidP="00253D4D">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:widowControl/>
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00280D56">
-        <w:rPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>Л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Список основной и дополнительной литературы</w:t>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>итература</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00280D56" w:rsidRDefault="00280D56" w:rsidP="00253D4D">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="008E6F0D" w:rsidP="0004145E">
       <w:pPr>
-        <w:widowControl/>
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00280D56">
-[...81 lines deleted...]
-        <w:r w:rsidR="00280D56" w:rsidRPr="00BC25E7">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="0004145E" w:rsidRPr="00D220B2">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Пропедевтика хирургической стоматологии</w:t>
-[...59 lines deleted...]
-          <w:t>, 2013. - 264 с.</w:t>
+          <w:t>Топографическая анатомия головы и шеи с основами оперативной хирургии</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00CA06C1" w:rsidRPr="00CA06C1" w:rsidRDefault="00CA06C1" w:rsidP="00BC25E7">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Основная литература:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D3BBDED" wp14:editId="47F1E9DD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="152400" cy="152400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Прямоугольник 4" descr="ico">
+                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}"/>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="152400" cy="152400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Прямоугольник 4" o:spid="_x0000_s1026" alt="Описание: ico" href="http://www.ngmu.ru/library/card/1156889" style="position:absolute;margin-left:0;margin-top:0;width:12pt;height:12pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp59lCTQIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU91u0zAUvkfiHSzfd0mzdnRV04luDUIa&#10;UGnwAK7jNFb9J9tbOiGkSdwi8Qg8BDeInz1D+kYcO22Z4AIJkQvrxMfn8/m+83lytpEC3TDruFY5&#10;7h+lGDFFdcnVKsdvXhe9EUbOE1USoRXL8S1z+Gz6+NGkMWOW6VqLklkEIMqNG5Pj2nszThJHayaJ&#10;O9KGKUhW2kri4deuktKSBtClSLI0PUkabUtjNWXOwe5Fl8TTiF9VjPpXVeWYRyLH0JuPq43rMqzJ&#10;dELGK0tMzemuDfIPXUjCFVx6gLognqBry/+Akpxa7XTlj6iWia4qTlnkAGz66W9srmpiWOQC4jhz&#10;kMn9P1j68mZhES9zPMBIEQkjaj9t77Yf2+/t/fZ9+7m9b79tP7Q/2i/tVwRnSuYo6MepjnxrwdX6&#10;XHC63nUHub/PsON9oem1ZMp3g7RMEA8ucjU3DiM7Dk3Z52W/mxHb+Evng8QQddK+LYpsNpwXg14B&#10;UW+Qzga92Xxw2iuy49E8e1KcZ8cn70J5EqtifdIYN46sg0dieGUWNgA7c6np2iGlz2uiVuypM+Af&#10;cDUos9+yVjc1IyWMIDa2h+swAqADNLRsXugStCTXvtNpU1kZ7gDmaBPtd3uwXyBEYbM/zAYpmJRC&#10;ahd3ve+LjXX+GdMShQDEge7iEMgNUOuO7o+Eu5QuuBDR4UKhJsenw2wYCx5kJPfwAAWXOR6l4evk&#10;DhznqozFnnDRxaCjUCDnnmcn4VKXtwsb7g/7YNQo+O5RhZfw8D+e+vX0pz8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCuh4Be1gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvBf/DMkJvdWMo&#10;Imk2IoJIeijE+gPG7DQJZmdDdtX033faHtrLDI83vPlevplcr240hs6zgeUiAUVce9txY+D0vn9a&#10;gwoR2WLvmQx8UoBNMXvIMbP+zhXdjrFREsIhQwNtjEOmdahbchgWfiAW78OPDqPIsdF2xLuEu16n&#10;SbLSDjuWDy0OtGupvhyvzkC6JvtWdtEfyktZrdjx66k6GPM4n7YvoCJN8e8YvvEFHQphOvsr26B6&#10;A1Ik/kzx0mdR59+ti1z/Zy++AAAA//8DAFBLAwQUAAYACAAAACEA4TL9+d0AAABSAQAAGQAAAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE0MFKxDAQBuC74DuEudtpBZcqbfeyCnvwIusDxGTahk0n&#10;ZZLa7dubi+KC4HEY/u8fptlfJq8+SaIL3EJVlKCITbCOhxbeTy93NaiYNFvtA1MLG0XYd7c3zRt5&#10;nXIojm6OKiscWxhTmp8Qoxlp0rEIM3He9EEmnfIoA87anPVAeF+WO5TfBnRXpjraFuRoK1Cnbc7N&#10;/9uh752hQzDLRJz+qMAxS+IdnzOqZaD0w67rWvAwLYUs6N2HaNnQaLFYVQ+7un78DrwGm295viQS&#10;1h6wa/DqE90XAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnn2UJNAgAAQgQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK6HgF7WAAAAAwEAAA8A&#10;AAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQDhMv353QAAAFIB&#10;AAAZAAAAAAAAAAAAAAAAAKoFAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAFAAUA&#10;OgEAAL4GAAAAAA==&#10;" o:button="t" filled="f" stroked="f">
+                <v:fill o:detectmouseclick="t"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C52B1BC" wp14:editId="4B794F9D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="152400" cy="152400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Прямоугольник 3" descr="ico">
+                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}"/>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="152400" cy="152400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Прямоугольник 3" o:spid="_x0000_s1026" alt="Описание: ico" href="http://www.ngmu.ru/library/card/38663" style="position:absolute;margin-left:0;margin-top:0;width:12pt;height:12pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYQ9WuTQIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU91u0zAUvkfiHSzfd0nTdnRV04ltDUIa&#10;UGnwAK7jNFb9J9tbOiGkSdwi8Qg8BDeInz1D+kYcO22Z4AIJkQvrxMfn8/m+83l6upEC3TDruFY5&#10;7h+lGDFFdcnVKsdvXhe9MUbOE1USoRXL8S1z+HT2+NG0MROW6VqLklkEIMpNGpPj2nszSRJHayaJ&#10;O9KGKUhW2kri4deuktKSBtClSLI0PU4abUtjNWXOwe5Fl8SziF9VjPpXVeWYRyLH0JuPq43rMqzJ&#10;bEomK0tMzemuDfIPXUjCFVx6gLognqBry/+Akpxa7XTlj6iWia4qTlnkAGz66W9srmpiWOQC4jhz&#10;kMn9P1j68mZhES9zPMBIEQkjaj9t77Yf2+/t/fZ9+7m9b79tP7Q/2i/tVwRnSuYo6MepjnxrwdX6&#10;XHC63nUHub/PsON9oem1ZMp3g7RMEA8ucjU3DiM7CU3Z52W/mxHb+Evng8QQddK+LYrsbDQvhr0C&#10;ot4wPRv2zubDk16RDcbz7Elxng2O34XyJFbF+qQxbhJZB4/E8MosbAB25lLTtUNKn9dErdhTZ8A/&#10;4GpQZr9lrW5qRkoYQWxsD9dhBEAHaGjZvNAlaEmufafTprIy3AHM0Sba7/Zgv0CIwmZ/lA1TMCmF&#10;1C7uet8XG+v8M6YlCgGIA93FIZAboNYd3R8JdyldcCGiw4VCTY5PRtkoFjzISO7hAQouczxOw9fJ&#10;HTjOVRmLPeGii0FHoUDOPc9OwqUubxc23B/2wahR8N2jCi/h4X889evpz34CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCuh4Be1gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvBf/DMkJvdWMo&#10;Imk2IoJIeijE+gPG7DQJZmdDdtX033faHtrLDI83vPlevplcr240hs6zgeUiAUVce9txY+D0vn9a&#10;gwoR2WLvmQx8UoBNMXvIMbP+zhXdjrFREsIhQwNtjEOmdahbchgWfiAW78OPDqPIsdF2xLuEu16n&#10;SbLSDjuWDy0OtGupvhyvzkC6JvtWdtEfyktZrdjx66k6GPM4n7YvoCJN8e8YvvEFHQphOvsr26B6&#10;A1Ik/kzx0mdR59+ti1z/Zy++AAAA//8DAFBLAwQUAAYACAAAACEAF9J1xtsAAABQAQAAGQAAAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE0MFqwzAMBuD7YO9gfG+UrhDKSNJLN+ihl9E9gGYriakj&#10;B9lZmrefLxsrDHYUkr5fqD7cRq8+SaIL3OhtUWpFbIJ13Df6/fK62WsVE7JFH5gavVLUh/bxoX4j&#10;jykvxcFNUWWFY6OHlKZngGgGGjEWYSLOnS7IiCmX0sOE5oo9wVNZViC/Dd3emepkGy0nu9Xqsk45&#10;+X87dJ0zdAxmHonTHxEwZEm842tGUXpKP+yyLAX341zIDN59CMoKBsXCbl9Vu+/xc7D5kpdbImH0&#10;Gtoa7v7QfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCYQ9WuTQIAAEIEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuh4Be1gAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAKcEAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAF9J1xtsAAABQAQAA&#10;GQAAAAAAAAAAAAAAAACqBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABQAFADoB&#10;AAC8BgAAAAA=&#10;" o:button="t" filled="f" stroked="f">
+                <v:fill o:detectmouseclick="t"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21A7397F" wp14:editId="275579C1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="152400" cy="152400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Прямоугольник 2" descr="ico">
+                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}"/>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="152400" cy="152400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Прямоугольник 2" o:spid="_x0000_s1026" alt="Описание: ico" href="http://www.ngmu.ru/library/card/1156889" style="position:absolute;margin-left:0;margin-top:0;width:12pt;height:12pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlFiwGTQIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU91u0zAUvkfiHSzfd0mzdnRV04luDUIa&#10;UGnwAK7jNFb9J9tbOiGkSdwi8Qg8BDeInz1D+kYcO22Z4AIJkQvrxMfn8/m+83lytpEC3TDruFY5&#10;7h+lGDFFdcnVKsdvXhe9EUbOE1USoRXL8S1z+Gz6+NGkMWOW6VqLklkEIMqNG5Pj2nszThJHayaJ&#10;O9KGKUhW2kri4deuktKSBtClSLI0PUkabUtjNWXOwe5Fl8TTiF9VjPpXVeWYRyLH0JuPq43rMqzJ&#10;dELGK0tMzemuDfIPXUjCFVx6gLognqBry/+Akpxa7XTlj6iWia4qTlnkAGz66W9srmpiWOQC4jhz&#10;kMn9P1j68mZhES9znGGkiIQRtZ+2d9uP7ff2fvu+/dzet9+2H9of7Zf2K4IzJXMU9ONUR7614Gp9&#10;Ljhd77qD3N9n2PG+0PRaMuW7QVomiAcXuZobh5Edh6bs87LfzYht/KXzQWKIOmnfFkU2G86LQa+A&#10;qDdIZ4PebD447RXZ8WiePSnOs+OTd6E8iVWxPmmMG0fWwSMxvDILG4CdudR07ZDS5zVRK/bUGfAP&#10;uBqU2W9Zq5uakRJGEBvbw3UYAdABGlo2L3QJWpJr3+m0qawMdwBztIn2uz3YLxCisNkfZoMUTEoh&#10;tYu73vfFxjr/jGmJQgDiQHdxCOQGqHVH90fCXUoXXIjocKFQk+PTYTaMBQ8yknt4gILLHI/S8HVy&#10;B45zVcZiT7joYtBRKJBzz7OTcKnL24UN94d9MGoUfPeowkt4+B9P/Xr6058AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCuh4Be1gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvBf/DMkJvdWMo&#10;Imk2IoJIeijE+gPG7DQJZmdDdtX033faHtrLDI83vPlevplcr240hs6zgeUiAUVce9txY+D0vn9a&#10;gwoR2WLvmQx8UoBNMXvIMbP+zhXdjrFREsIhQwNtjEOmdahbchgWfiAW78OPDqPIsdF2xLuEu16n&#10;SbLSDjuWDy0OtGupvhyvzkC6JvtWdtEfyktZrdjx66k6GPM4n7YvoCJN8e8YvvEFHQphOvsr26B6&#10;A1Ik/kzx0mdR59+ti1z/Zy++AAAA//8DAFBLAwQUAAYACAAAACEA4TL9+d0AAABSAQAAGQAAAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE0MFKxDAQBuC74DuEudtpBZcqbfeyCnvwIusDxGTahk0n&#10;ZZLa7dubi+KC4HEY/u8fptlfJq8+SaIL3EJVlKCITbCOhxbeTy93NaiYNFvtA1MLG0XYd7c3zRt5&#10;nXIojm6OKiscWxhTmp8Qoxlp0rEIM3He9EEmnfIoA87anPVAeF+WO5TfBnRXpjraFuRoK1Cnbc7N&#10;/9uh752hQzDLRJz+qMAxS+IdnzOqZaD0w67rWvAwLYUs6N2HaNnQaLFYVQ+7un78DrwGm295viQS&#10;1h6wa/DqE90XAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACUWLAZNAgAAQgQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK6HgF7WAAAAAwEAAA8A&#10;AAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQDhMv353QAAAFIB&#10;AAAZAAAAAAAAAAAAAAAAAKoFAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAFAAUA&#10;OgEAAL4GAAAAAA==&#10;" o:button="t" filled="f" stroked="f">
+                <v:fill o:detectmouseclick="t"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FBF57CD" wp14:editId="1A984F68">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="152400" cy="152400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Прямоугольник 1" descr="ico">
+                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}"/>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="152400" cy="152400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Прямоугольник 1" o:spid="_x0000_s1026" alt="Описание: ico" href="http://www.ngmu.ru/library/card/38663" style="position:absolute;margin-left:0;margin-top:0;width:12pt;height:12pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCj7lYkSgIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuEzEU3SPxD5b36UymSUmjTiraZhBS&#10;gUqFD3A8noxVv2S7nVQIqRJbJD6Bj2CDePQbJn/EtZ2EChZIiFlYd+7j+J5zr4+OV1KgG2Yd16rE&#10;w70cI6aorrlalvjN62owwch5omoitGIlvmUOH88ePzrqzJQVutWiZhYBiHLTzpS49d5Ms8zRlkni&#10;9rRhCoKNtpJ4+LXLrLakA3QpsiLPD7JO29pYTZlz4D1LQTyL+E3DqH/VNI55JEoMvfl42nguwpnN&#10;jsh0aYlpOd20Qf6hC0m4gkt3UGfEE3Rt+R9QklOrnW78HtUy003DKYscgM0w/43NZUsMi1xAHGd2&#10;Mrn/B0tf3lxYxGuYHUaKSBhR/2l9t/7Yf+/v1+/7z/19/239of/Rf+m/IsipmaOgH6c68m0FV1en&#10;gtOrTXcQ+/sME+8zTa8lUz4N0jJBPGyRa7lxGNlpaMo+r4dpRmzlz50PEoOVpH1bVcXJeF6NBhVY&#10;g1F+MhqczEeHg6rYn8yLJ9VpsX/wLpRnsSrWZ51x08g67Eg0L82FDcDOnGt65ZDSpy1RS/bUGdif&#10;pMzWZa3uWkZqGEFsbAuXMAKgAzS06F7oGrQk1z7ptGqsDHcAc7SK63e7W79AiIJzOC5GOSwphdDG&#10;Tr1vi411/hnTEgUDxIHu4hDIDVBLqduUcJfSFRcibrhQqCvx4bgYx4IHEck9PEDBZYknefiS3IHj&#10;XNWx2BMukg06CgVybnkmCRe6vr2w4f7gh0WNgm8eVXgJD/9j1q+nP/sJAAD//wMAUEsDBBQABgAI&#10;AAAAIQCuh4Be1gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvBf/DMkJvdWMoImk2&#10;IoJIeijE+gPG7DQJZmdDdtX033faHtrLDI83vPlevplcr240hs6zgeUiAUVce9txY+D0vn9agwoR&#10;2WLvmQx8UoBNMXvIMbP+zhXdjrFREsIhQwNtjEOmdahbchgWfiAW78OPDqPIsdF2xLuEu16nSbLS&#10;DjuWDy0OtGupvhyvzkC6JvtWdtEfyktZrdjx66k6GPM4n7YvoCJN8e8YvvEFHQphOvsr26B6A1Ik&#10;/kzx0mdR59+ti1z/Zy++AAAA//8DAFBLAwQUAAYACAAAACEAF9J1xtsAAABQAQAAGQAAAGRycy9f&#10;cmVscy9lMm9Eb2MueG1sLnJlbHOE0MFqwzAMBuD7YO9gfG+UrhDKSNJLN+ihl9E9gGYriakjB9lZ&#10;mrefLxsrDHYUkr5fqD7cRq8+SaIL3OhtUWpFbIJ13Df6/fK62WsVE7JFH5gavVLUh/bxoX4jjykv&#10;xcFNUWWFY6OHlKZngGgGGjEWYSLOnS7IiCmX0sOE5oo9wVNZViC/Dd3emepkGy0nu9Xqsk45+X87&#10;dJ0zdAxmHonTHxEwZEm842tGUXpKP+yyLAX341zIDN59CMoKBsXCbl9Vu+/xc7D5kpdbImH0Gtoa&#10;7v7QfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCj7lYkSgIAAEIEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuh4Be1gAAAAMBAAAPAAAAAAAA&#10;AAAAAAAAAKQEAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAF9J1xtsAAABQAQAAGQAA&#10;AAAAAAAAAAAAAACnBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABQAFADoBAAC5&#10;BgAAAAA=&#10;" o:button="t" filled="f" stroked="f">
+                <v:fill o:detectmouseclick="t"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Топографическая анатомия и оперативная хирургия. В 2 т. Том 1 [Электронный ресурс] / Николаев А.В. - 2-е изд., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>испр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. и доп. - М.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГЭОТАР-Медиа, 2013. - 384 с. - Текст : электронный //  URL : http://medbase.ru/book/ISBN9785970426135.html</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Топографическая анатомия и оперативная хирургия. В 2 т. Том 1 [Электронный ресурс] / Николаев А.В. - 2-е изд., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>испр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. и доп. - М.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГЭОТАР-Медиа, 2013. - 384 с. - Текст : электронный //  URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00D220B2">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>http://medbase.ru/book/ISBN9785970426135.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.Топографическая анатомия и оперативная хирургия. В 2 т. Том 2 [Электронный ресурс] / Николаев А.В. - 2-е изд., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>испр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. и доп. - М.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГЭОТАР-Медиа, 2013. - 480 с. - Текст : электронный //  URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00D220B2">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>http://medbase.ru/book/ISBN9785970426142.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Топографическая анатомия и оперативная хирургия [Электронный ресурс]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебник / Каган И.И., Чемезов С.В. - М. : ГЭОТАР-Медиа, 2011. - 672 с. - Текст : электронный //  URL : http://medbase.ru/book/ISBN9785970420126.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Дополнительная литература:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анатомия человека. Атлас для стоматологов, стоматологов-ортопедов [Электронный ресурс] / Л. М. Литвиненко, Д. Б. Никитюк - М.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Литтерра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2017.  - 656 с. - Текст : электронный //  URL :  http://medbase.ru/book/ISBN9785423502300.html</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Основы топографической анатомии и оперативной хирургии головы и шеи</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебно-методическое пособие / составители А. В. Павлов [и др.]. — Рязань</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>РязГМУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024. — 134 с. — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Текст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронный // Лань : электронно-библиотечная система. — URL: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00D220B2">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://e.lanbook.com/book/443489</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Абсцессы и флегмоны челюстно-лицевой области и шеи. Атлас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебное пособие / В. В. Афанасьев, О. О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Янушевич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Б. К. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ургуналиев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. - Москва</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГЭОТАР-Медиа, 2022. – 120 с. - Режим доступа: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00D220B2">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://medbase.ru/book/ISBN9785970467411.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сонголов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Г. И. Клиническая анатомия лицевого отдела головы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебное пособие / Г. И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сонголов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, О. П. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Галеева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Т. И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Шалина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. — Иркутск</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИГМУ, 2019. — 64 с. — Текст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронный // Лань : электронно-библиотечная система. — URL: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00D220B2">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://e.lanbook.com/book/213368</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Местное обезболивание в стоматологии, топографо-анатомическое обоснование способов его применения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебное пособие / С. Н. Громова, Л. М. Железнов, И. В. Уразова [и др.]. — Киров</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кировский ГМУ, 2019. — 166 с. — Текст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронный // Лань : электронно-библиотечная система. — URL: https://e.lanbook.com/book/154163</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Электронные образовательные ресурсы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC25E7">
-[...15 lines deleted...]
-        <w:t>Рубрикатор клинических рекомендаций</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>MedBaseGeotar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Электронный ресурс</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CA06C1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> :</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>] :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00CA06C1">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> электронный.</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> справочно-информационная система (СИС) / ООО «Консультант студента». – URL: https://mbasegeotar.ru/ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Доступ к полным текстам с любого компьютера, после регистрации из сети университета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA06C1" w:rsidRPr="00CA06C1" w:rsidRDefault="00BC25E7" w:rsidP="00BC25E7">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC25E7">
-[...15 lines deleted...]
-        <w:t>Тарасенко, С. В. Хирургическая стоматология</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Консультант студента </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>[Электронный ресурс]</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00CA06C1">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00CA06C1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> учебник / под ред. С. В. Тарасенко. - Москва</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронно-библиотечная система (ЭБС) / ООО «Консультант студента» – https://www.studentlibrary.ru/ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Доступ к полным текстам с любого компьютера после авторизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Электронно-библиотечная система НГМУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ЭБС НГМУ) [Электронный ресурс]</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00CA06C1">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00CA06C1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ГЭОТАР-Медиа, 2021. - 672 с. - ISBN 978-5-9704-6211-9. - Текст</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронно-библиотечная система (ЭБС) / НГМУ – URL: http://library.ngmu.ru/ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Доступ к полным текстам с любого компьютера после авторизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ЛАНЬ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Электронный ресурс]</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00CA06C1">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00CA06C1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> электронный // ЭБС "Консультант студента" : [сайт]. - URL</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронно-библиотечная система (ЭБС) / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ООО «Издательство ЛАНЬ»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>https://e.lanbook.com</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Доступ к полным текстам с любого компьютера, после регистрации из сети университета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ЮРАЙТ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>[Электронный ресурс]</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00CA06C1">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовательная платформа / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ООО «Электронное издательство ЮРАЙТ»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://urait.ru/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Доступ к полным текстам с любого компьютера, после регистрации из сети университета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БУКАП </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>[Электронный ресурс]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронно-библиотечная система (ЭБС) / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ООО </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Букап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.books-up.ru/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Доступ к полным текстам с любого компьютера, после регистрации из сети университета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Межвузовская электронная библиотека (МЭБ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Электронный ресурс]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00CA06C1">
-[...27 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронная библиотека. – URL: https://icdlib.nspu.ru/ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Доступ после </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>указания ФИО, штрих-код читательского билета и университета НГМУ в поле «Организация» на сайте МЭБ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00280D56" w:rsidRPr="00196BA3" w:rsidRDefault="00280D56" w:rsidP="00253D4D">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:keepNext/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:kern w:val="32"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Рубрикатор клинических рекомендаций</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> официальный сайт / Министерство здравоохранения Российской Федерации. – 2021. – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://cr.minzdrav.gov.ru/?ysclid=lc8uv2fbsg216477660 – Текст : электронный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00196BA3">
-        <w:rPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:kern w:val="32"/>
-[...4 lines deleted...]
-        <w:t>Список дополнительной литературы</w:t>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Федеральная электронная медицинская библиотека [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Электронный ресурс]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронно-библиотечная система (ЭБС) / ЦНМБ Первого Московского государственного медицинского университета им. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>И.М.Сеченова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>. – Режим доступа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>femb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Свободный доступ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA06C1" w:rsidRDefault="00BC25E7" w:rsidP="00BC25E7">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Байдик, О. Д. Руководство к практическим занятиям по стоматологии (пропедевтика)</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>eLIBRARY.RU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Электронный ресурс] : электронная библиотека / Науч. электрон</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>-ка. – URL: http://www.elibrary.ru/. – Яз. рус</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">англ. – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Доступ к журналам открытого доступа – свободный доступ после регистрации на сайте elibrary.ru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Министерство здравоохранения Российской Федерации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>: Документы. [Электронный ресурс]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сайт. – Режим доступа https://minzdrav.gov.ru/documents – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Свободный доступ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министерство здравоохранения Новосибирской области. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Нормативные документы [Электронный ресурс]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сайт. – Режим доступа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> http://www.zdrav.nso.ru/page/1902 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Свободный доступ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Российская государственная библиотека</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Электронный ресурс]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сайт. – Режим доступа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> http://www.rsl.ru – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Свободный доступ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PubMed :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> US National Library of Medicine National Institutes of Health [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Электронный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ресурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] – URL: https://pubmed.ncbi.nlm.nih.gov/ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Свободный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>доступ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-        <w:t>Байдик</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>MedLinks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-        <w:t xml:space="preserve">, Т. Н. </w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-        <w:t>Шкурина</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-        <w:t>. — Томск</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Электронный ресурс</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>] :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сайт. – Режим доступа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-        <w:t>СибГМУ</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>medlinks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-        <w:t>, 2015. — 106 с. — Текст</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Свободный доступ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>КиберЛенинка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> научная электронная библиотека [Электронный ресурс] – Режим доступа</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-        <w:t> :</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> http://cyberleninka.ru/ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Свободный доступ.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CA06C1" w:rsidRPr="00540C10" w:rsidRDefault="00BC25E7" w:rsidP="00BC25E7">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Хирургическая стоматология [Электронный ресурс] / под ред. Кулакова А.А. - М.</w:t>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Справочная правовая система </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>КонсультантПлюс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>[Электронный ресурс] / ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Альвента</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Режим доступа</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00540C10">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в читальном зале электронной библиотеки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D220B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CA06C1" w:rsidRDefault="00BC25E7" w:rsidP="00BC25E7">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00CA06C1" w:rsidRDefault="00BC25E7" w:rsidP="00BC25E7">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...55 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005705DC" w:rsidRDefault="00BC25E7" w:rsidP="00BC25E7">
+    <w:p w:rsidR="0004145E" w:rsidRPr="00D220B2" w:rsidRDefault="0004145E" w:rsidP="0004145E">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005705DC" w:rsidSect="008F001C">
+    <w:p w:rsidR="00042FB3" w:rsidRPr="00D220B2" w:rsidRDefault="00042FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00042FB3" w:rsidRPr="00D220B2" w:rsidSect="0004145E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="907" w:right="737" w:bottom="907" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="907" w:right="624" w:bottom="907" w:left="964" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27080CEA"/>
+    <w:nsid w:val="689740B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="19D41C56"/>
+    <w:tmpl w:val="6B60C06C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
-[...88 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
-[...198 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
-[...4 lines deleted...]
-  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00817BF9"/>
-[...111 lines deleted...]
-    <w:rsid w:val="00FF1175"/>
+    <w:rsidRoot w:val="007F5428"/>
+    <w:rsid w:val="0004145E"/>
+    <w:rsid w:val="00042FB3"/>
+    <w:rsid w:val="003A6FB7"/>
+    <w:rsid w:val="0062141C"/>
+    <w:rsid w:val="007F5428"/>
+    <w:rsid w:val="008E6F0D"/>
+    <w:rsid w:val="00930742"/>
+    <w:rsid w:val="0098633D"/>
+    <w:rsid w:val="00A12188"/>
+    <w:rsid w:val="00C52955"/>
+    <w:rsid w:val="00D14DD0"/>
+    <w:rsid w:val="00D220B2"/>
+    <w:rsid w:val="00EA3926"/>
+    <w:rsid w:val="00F12650"/>
+    <w:rsid w:val="00F61E38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -5100,251 +13064,188 @@
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00280D56"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0004145E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="00280D56"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0004145E"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...4 lines deleted...]
-    <w:rsid w:val="00280D56"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-">
+    <w:name w:val="WW-Базовый"/>
+    <w:rsid w:val="0004145E"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
-    <w:tblPr>
-[...6 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00280D56"/>
+    <w:rsid w:val="0004145E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a3"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00280D56"/>
+    <w:rsid w:val="0004145E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...57 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -5418,234 +13319,170 @@
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00280D56"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0004145E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="00280D56"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0004145E"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...4 lines deleted...]
-    <w:rsid w:val="00280D56"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-">
+    <w:name w:val="WW-Базовый"/>
+    <w:rsid w:val="0004145E"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
-    <w:tblPr>
-[...6 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00280D56"/>
+    <w:rsid w:val="0004145E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a3"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00280D56"/>
+    <w:rsid w:val="0004145E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...57 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="156921735">
+    <w:div w:id="817456369">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/book/399950" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medbase.ru/book/ISBN9785970460016.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/book/105858" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/book/343394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentlibrary.ru/book/ISBN9785970462119.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ngmu.ru/library/card/797129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/book/326309" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ngmu.ru/subject/20239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/book/443489" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://medbase.ru/book/ISBN9785970426142.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://medbase.ru/book/ISBN9785970426135.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lanbook.com/book/213368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ngmu.ru/library/card/38663" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ngmu.ru/library/card/1156889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medbase.ru/book/ISBN9785970467411.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5889,91 +13726,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3903</Characters>
+  <Pages>5</Pages>
+  <Words>1616</Words>
+  <Characters>9212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4578</CharactersWithSpaces>
+  <CharactersWithSpaces>10807</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Анжела</dc:creator>
+  <dc:creator>Angel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>