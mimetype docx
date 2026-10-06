--- v0 (2026-05-20)
+++ v1 (2026-10-06)
@@ -1,48 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="59FF0603" w14:textId="77777777" w:rsidR="00DE5FC1" w:rsidRPr="002B5052" w:rsidRDefault="00DE5FC1" w:rsidP="00DE5FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -62,119 +64,98 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Реферат должен состоять из титульного листа, содержания, введения, глав, раскрывающих содержание темы, заключения, списка литературы. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528C72EB" w14:textId="77777777" w:rsidR="00DE5FC1" w:rsidRPr="002B5052" w:rsidRDefault="00DE5FC1" w:rsidP="00DE5FC1">
+    <w:p w14:paraId="528C72EB" w14:textId="5F98065F" w:rsidR="00DE5FC1" w:rsidRPr="002B5052" w:rsidRDefault="00DE5FC1" w:rsidP="00DE5FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Объем реферата должен составлять от 15 до 20 листов печатного текста, оформленным в соответствии со следующими требованиями: редактор </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 97 – 2003, шрифт  </w:t>
+        <w:t xml:space="preserve">Объем реферата должен составлять от 15 до 20 листов печатного текста, оформленным в соответствии со следующими требованиями: шрифт  </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Times</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -218,51 +199,84 @@
         <w:t xml:space="preserve">, размер шрифта 14, интервал 1,5, выравнивание  по ширине, расстановка  переносов автоматическая, поля: левое – 2,5 см, правое, верхнее и нижнее – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="2 см"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="002B5052">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:spacing w:val="-22"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2 см</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, отступ 1, 25 см. Список литературы оформлен в соответствии с государственным стандартом, ссылка на электронные ресурсы удаленного доступа обязательна с указанием точного адреса. </w:t>
+        <w:t>, отступ 1, 25 см. Список литературы оформлен в соответствии с государственным стандартом, ссылка на электронные ресурсы удаленного</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доступа </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обязательна</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с указанием точного адреса. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712179C9" w14:textId="77777777" w:rsidR="00DE5FC1" w:rsidRPr="002B5052" w:rsidRDefault="00DE5FC1" w:rsidP="00DE5FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -283,119 +297,75 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">оответствии с целью и задачами. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C54E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Проанализировать клинические случаи по данной нозологии за период</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учебно-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> учебно-производственной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> практики. Отобразить выводы  в процентном и численном соотношениях, составить диаграммы</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">производственной </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> процентном и численном соотношениях, составить диаграммы</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Список литературы включает от 15 до 20 источников за последние 5 лет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A97C8D7" w14:textId="77777777" w:rsidR="003309A7" w:rsidRPr="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
@@ -512,71 +482,51 @@
         </w:rPr>
         <w:t>3.Патологическая анатомия различных форм периодонтитов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3476E17E" w14:textId="77777777" w:rsidR="003309A7" w:rsidRPr="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003309A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.Клинические проявления острых и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> периодонтитов.</w:t>
+        <w:t>4.Клинические проявления острых и хронических  форм периодонтитов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB57BE9" w14:textId="77777777" w:rsidR="003309A7" w:rsidRPr="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003309A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.Методы диагностики: клинические и дополнительные – </w:t>
       </w:r>
@@ -651,11502 +601,4133 @@
     </w:p>
     <w:p w14:paraId="01780798" w14:textId="77777777" w:rsidR="003309A7" w:rsidRPr="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003309A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.Методы лечения острых и хронических периодонтитов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30518A3D" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="003309A7">
+    <w:p w14:paraId="30518A3D" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRDefault="001A7DE8" w:rsidP="003309A7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B8C27A" w14:textId="7472439C" w:rsidR="00FF543C" w:rsidRDefault="00FF543C" w:rsidP="001A7DE8">
+    <w:p w14:paraId="06632667" w14:textId="4AAD0556" w:rsidR="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00095F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тема </w:t>
+      </w:r>
+      <w:r w:rsidR="00832893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00095F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Хирургические методы лечения острого и хронического периодонтита.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003309A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153131E8" w14:textId="77777777" w:rsidR="003309A7" w:rsidRPr="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003309A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Содержание и структура глав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5452EC" w14:textId="3731A75F" w:rsidR="003309A7" w:rsidRPr="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003309A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00846796">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Показания и противопоказания </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFDDFB6" w14:textId="435342D1" w:rsidR="003309A7" w:rsidRPr="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003309A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00846796">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Методы удаления различных групп зубов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027BF089" w14:textId="4F5EC098" w:rsidR="003309A7" w:rsidRPr="003309A7" w:rsidRDefault="003309A7" w:rsidP="003309A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003309A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00846796">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Особенности удаления зубов с учетом возможной последующей имплантации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A19953D" w14:textId="0441F26E" w:rsidR="00484A01" w:rsidRDefault="00484A01" w:rsidP="00484A01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00095F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тема </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Местные осложнения во время операции удаления зуба. Диагностика. Тактика лечения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC8F3D9" w14:textId="70FE28F2" w:rsidR="00484A01" w:rsidRPr="006A2BA5" w:rsidRDefault="00484A01" w:rsidP="00484A01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.Перелом коронки или корня удаляемого зуба, перелом и вывих соседнего зуба, проталкивание корня зуба в мягкие ткани, повреждение десны и мягких тканей полости рта, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>отлом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участка альвеолярного отростка, вывих нижней челюсти, перелом нижней челюсти, прободение (перфорация) дна верхнечелюстной пазухи, проталкивание корня зуба в верхнечелюстную пазуху, неврит нижнего </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>луночкового</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нерва, аспирация зуба или корня.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="578FFE30" w14:textId="7CBE245E" w:rsidR="00484A01" w:rsidRDefault="006A2BA5" w:rsidP="00484A01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Диагностика осложнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FB537A" w14:textId="547CBDB6" w:rsidR="006A2BA5" w:rsidRPr="006A2BA5" w:rsidRDefault="006A2BA5" w:rsidP="00484A01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.Тактика лечения осложнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62752C8B" w14:textId="43F8FE01" w:rsidR="00C852DB" w:rsidRPr="00B2141C" w:rsidRDefault="00484A01" w:rsidP="00095F0D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тема 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00832893" w:rsidRPr="00E32529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C852DB" w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Местные осложнения после удаления зуба. Кровотечение.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2141C" w:rsidRPr="00B2141C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B2141C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Альвеолит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B2141C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BE4BA7" w14:textId="77777777" w:rsidR="00C852DB" w:rsidRPr="006A2BA5" w:rsidRDefault="00C852DB" w:rsidP="00C852DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Содержание и структура глав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DD846C" w14:textId="77777777" w:rsidR="00C852DB" w:rsidRPr="006A2BA5" w:rsidRDefault="00C852DB" w:rsidP="00095F0D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Раннее вторичное кровотечение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4767C5" w14:textId="77777777" w:rsidR="00C852DB" w:rsidRPr="006A2BA5" w:rsidRDefault="00C852DB" w:rsidP="00095F0D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Позднее вторичное кровотечение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C5587A" w14:textId="77777777" w:rsidR="00C852DB" w:rsidRPr="006A2BA5" w:rsidRDefault="00C852DB" w:rsidP="00095F0D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.Местные способы остановки кровотечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDC0378" w14:textId="3B2D0348" w:rsidR="00832893" w:rsidRPr="006A2BA5" w:rsidRDefault="00C852DB" w:rsidP="00095F0D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Общие способы остановки кровотечения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5A676F" w14:textId="5CB9758B" w:rsidR="006A2BA5" w:rsidRPr="006A2BA5" w:rsidRDefault="006A2BA5" w:rsidP="00095F0D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Альвеолит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ограниченный остеомиелит лунки зуба, острые края альвеолы, обнажение участка альвеолы. Способы профилактики и методы устранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20517C12" w14:textId="77777777" w:rsidR="0064259B" w:rsidRDefault="0064259B" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711184F8" w14:textId="138D8B24" w:rsidR="001A7DE8" w:rsidRPr="0064259B" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тема 5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2141C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">донтогенный </w:t>
+      </w:r>
+      <w:r w:rsidR="00095F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>периостит  челюстей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Клиника, диагностика, лечение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA0359F" w14:textId="77777777" w:rsidR="00E32529" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Содержание  и структура глав: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48271468" w14:textId="0935F77C" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Классификация периоститов челюстей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E46AC6E" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.Современные данные по вопросам этиологии и патогенеза </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>одонтоггенного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> периостита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1851B8DA" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.Патологическая анатомия различных форм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>одонтоггенного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> периостита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122D4237" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.Клинические проявления острого периостита при локализации одонтогенного очага в области нижних резцов и клыков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D51E23D" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.Клинические проявления острого периостита при локализации одонтогенного очага в области нижних премоляров и моляров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79612914" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.Методы диагностики: клинические и дополнительные – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>электроодонтометрия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, рентгенологическая диагностика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F71EC43" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.Дифференциальная диагностика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708193E3" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.Осложнения .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36136B98" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.Методы лечения одонтогенного периостита нижней челюсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C16D1F2" w14:textId="77777777" w:rsidR="00E32529" w:rsidRDefault="00E32529" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFE64A1" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="00DE5FC1" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тема 6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Болезни прорезывания зубов. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дистопия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ретенция. Осложнения. Клиника, диагностика, лечение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5C0496" w14:textId="77777777" w:rsidR="00DE5FC1" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Содержание и структура глав: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6764F6" w14:textId="3E2011EA" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Классификация заболеваний, связанных с затрудненным прорезыванием зубов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7598D734" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Дистопия и ретенция зубов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0384DBAF" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.Клинические проявления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дистопии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зубов на верхней челюсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEC6A5F" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Клинические проявления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дистопии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зубов на нижней челюсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB96EEA" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.Клинические проявления ретенции зубов на верхней челюсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E0EDE3" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Клинические проявления ретенции зубов на нижней челюсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E12E013" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.Методы диагностики </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дистопии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и ретенции зубов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652B2519" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.Осложнения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дистопи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и ретенции зубов на верхней и нижней челюстях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433B1503" w14:textId="6343F0FA" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.Показания</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">удалению </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дистопированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ретенированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зубов </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">верхней </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нижней</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> челюстях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA1E144" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Техника удаления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дистопированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ретенированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зубов на верхней и нижней челюстях. Осложнения и их профилактика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD422B7" w14:textId="77777777" w:rsidR="00FF543C" w:rsidRDefault="00FF543C" w:rsidP="001A7DE8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E98A836" w14:textId="77777777" w:rsidR="003309A7" w:rsidRDefault="003309A7" w:rsidP="001A7DE8">
+    <w:p w14:paraId="506CE3D8" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тема 7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Затрудненное прорезывание нижних третьих моляров. Классификация. Клиника, диагностика, лечение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6DC21D" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Содержание и структура глав: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BCBAEA" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Причины нарушения прорезывания третьих нижних моляров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785B5788" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Классификация затрудненного прорезывания нижних третьих моляров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6339E2E8" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.Клинические проявления затрудненного прорезывания нижних третьих моляров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC2CAB4" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Методы диагностики затрудненного прорезывания нижних третьих моляров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E72EDC" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Осложнения затрудненного прорезывания нижних третьих моляров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFD951A" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Показания к удалению при затрудненном прорезывании нижних третьих моляров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174DBE7F" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Техника удаления при затрудненном прорезывании нижних третьих моляров в различных клинических ситуациях. Осложнения и их профилактика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58200C77" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="0064259B" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Тема 8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Лимфадениты лица и шеи. Клиника, диагностика, лечение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608B2871" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Содержание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и структура глав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559B5084" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Анатомия и физиология лимфатической системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426CAD26" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Этиология и патогенез лимфаденитов челюстно-лицевой области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3B526F" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.Классификация неспецифических лимфаденитов челюстно-лицевой области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D65F0B" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.Клиника неспецифических лимфаденитов челюстно-лицевой области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F08DFFE" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.Методы обследования пациентов с лимфаденитами челюстно-лицевой области: основные и дополнительные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2285F98D" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.Диагностика и дифференциальная диагностика лимфаденитов челюстно-лицевой области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C36DBE" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Лечение лимфаденитов челюстно-лицевой области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C2B505" w14:textId="77777777" w:rsidR="00FF543C" w:rsidRDefault="00FF543C" w:rsidP="001A7DE8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15099319" w14:textId="77777777" w:rsidR="00FF543C" w:rsidRDefault="00FF543C" w:rsidP="001A7DE8">
-[...166 lines deleted...]
-          <w:spacing w:val="-22"/>
+    <w:p w14:paraId="723ACE0B" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="0064259B" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тема 9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...210 lines deleted...]
-        <w:t xml:space="preserve">Тема 2. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0064259B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="-10"/>
-[...3 lines deleted...]
-        <w:t>Гемисекция</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Одонтогенное</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0064259B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="-10"/>
-[...71 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> воспаление верхнечелюстной пазухи. Клиника, диагностика, лечение. Содержание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и структура глав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FF6A11" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Этиология и патогенез одонтогенного воспаления верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6594E192" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Классификация одонтогенного воспаления верхнечелюстной пазухи. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.Клинические проявления острого одонтогенного воспаления верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9E7E40" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-26"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-26"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Клинические проявления хронического одонтогенного воспаления верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5E196B" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.Методы диагностики одонтогенного воспаления верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7701F23D" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Осложнения одонтогенного воспаления верхнечелюстной пазухи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B6FC3B" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2.Подготовка к проведению операции </w:t>
+        <w:t xml:space="preserve">7. Лечение острого </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>одонтогенного воспаления верхнечелюстной пазухи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F736D5" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Лечение хронического одонтогенного воспаления верхнечелюстной пазухи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC2C43C" w14:textId="41C7FC5F" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="001A7DE8" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.Использование эндоскопических технологий в лечении </w:t>
+      </w:r>
+      <w:r w:rsidR="001A7DE8" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>одонтогенного воспаления верхнечелюстной пазухи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437E18EE" w14:textId="77777777" w:rsidR="0064259B" w:rsidRDefault="0064259B" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578F30C3" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="0064259B" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тема 10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Перфорация и свищевой ход верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4E7B90" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Содержание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и структура глав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE70B2A" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Особенности строения верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A451E1" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Причины возникновения перфорации и свищевого хода верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E5F5E3" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.Клиника перфорации и свищевого хода верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1916D471" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.Методы диагностики перфорации и свищевого хода верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE0B7C3" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Осложнения перфорации и свищевого хода верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F67CF9" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Методы лечения перфорации и свищевого хода верхнечелюстной пазухи в зависимости от клинической ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09251ABA" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Осложнения перфорации и свищевого хода верхнечелюстной пазухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DA44A3" w14:textId="77777777" w:rsidR="00CD79BF" w:rsidRPr="0064259B" w:rsidRDefault="001A7DE8" w:rsidP="00CD79BF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тема 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD79BF" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD79BF" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002B5052">
-[...8 lines deleted...]
-        <w:t>гемисекции</w:t>
+      <w:r w:rsidR="00CD79BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD79BF" w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>донтогенный</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002B5052">
-[...531 lines deleted...]
-          <w:spacing w:val="-22"/>
+      <w:r w:rsidR="00CD79BF" w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5052">
-[...14 lines deleted...]
-          <w:spacing w:val="-22"/>
+      <w:r w:rsidR="00CD79BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>периостит  челюстей</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD79BF" w:rsidRPr="0064259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Клиника, диагностика, лечение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354C9CB2" w14:textId="424A4F8A" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5052">
-[...93 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E32529" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Содержание</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32529" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и структура глав</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32529" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57242CBC" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE5FC1" w:rsidRPr="00DE5FC1">
-[...56 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Этиология  и патогенез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D4FA7F" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...1962 lines deleted...]
-          <w:spacing w:val="-10"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Классификация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029A9795" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.Клиника. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB5E081" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.Методы диагностики: клинические и дополнительные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F72A99A" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.Осложнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE169B6" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.Дифференциальная диагностика.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708193E3" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
-[...5431 lines deleted...]
-    <w:p w14:paraId="426086D4" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
+    <w:p w14:paraId="1EA15332" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8.Методы лечения различных форм. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C215B2B" w14:textId="77777777" w:rsidR="001A7DE8" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="001A7DE8">
-[...1123 lines deleted...]
-    <w:p w14:paraId="4FDE3EA8" w14:textId="77777777" w:rsidR="0064259B" w:rsidRDefault="0064259B" w:rsidP="001A7DE8">
+    <w:p w14:paraId="63F18F4B" w14:textId="018C5F56" w:rsidR="00FF543C" w:rsidRDefault="00FF543C" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B55AEEA" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="00E32529">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1C16932B" w14:textId="77777777" w:rsidR="0064259B" w:rsidRDefault="0064259B" w:rsidP="001A7DE8">
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тема 12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E32529" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Одонтогенные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E32529" w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абсцессы</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> клетчаточных пространств, прилежащих к нижней челюсти. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51244124" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Содержание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и структура глав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E3DEE9" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Этиология. Патогенез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEB92DF" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Клиника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6E4329" w14:textId="77777777" w:rsidR="00E32529" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Дифференциальная диагностика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7713670A" w14:textId="77777777" w:rsidR="00E32529" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.Показания к госпитализации </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E64E118" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тактика л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ечени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044A9870" w14:textId="3D84B150" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="001A7DE8" w:rsidP="00E32529">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B5052">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тема 13. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002B5052">
+      <w:r w:rsidR="00E32529" w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Одонтогенные</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002B5052">
+      <w:r w:rsidR="00E32529" w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> абсцессы и флегмоны нижней </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002B5052">
+        <w:t xml:space="preserve"> абсцессы</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>челюсти</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F50B10">
+        <w:t xml:space="preserve"> клетчаточных пространств, прилежащих  к </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32529" w:rsidRPr="002B5052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">  верхней челюсти</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC6B716" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Содержание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и структура глав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6A9BE3" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Этиология. Патогенез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEB2596" w14:textId="77777777" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Клиника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0DC854" w14:textId="77777777" w:rsidR="00E32529" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Дифференциальная диагностика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCB1A61" w14:textId="77777777" w:rsidR="00E32529" w:rsidRDefault="00E32529" w:rsidP="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.Показания к госпитализации </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33993C61" w14:textId="269313A5" w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidRDefault="00E32529">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5052">
-[...650 lines deleted...]
-          <w:spacing w:val="-20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тактика л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ечени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5052">
-[...806 lines deleted...]
-    <w:sectPr w:rsidR="001A7DE8" w:rsidSect="00F56162">
+    </w:p>
+    <w:sectPr w:rsidR="00E32529" w:rsidRPr="002B5052" w:rsidSect="00F56162">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02104498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5614C11A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -12198,544 +4779,534 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A7DE8"/>
     <w:rsid w:val="00095F0D"/>
     <w:rsid w:val="001A7DE8"/>
     <w:rsid w:val="001D0EC8"/>
     <w:rsid w:val="003309A7"/>
+    <w:rsid w:val="00484A01"/>
     <w:rsid w:val="005D27D7"/>
     <w:rsid w:val="0064259B"/>
+    <w:rsid w:val="006A2BA5"/>
+    <w:rsid w:val="00832893"/>
     <w:rsid w:val="00846796"/>
     <w:rsid w:val="00961FC3"/>
+    <w:rsid w:val="00B2141C"/>
+    <w:rsid w:val="00B42CA4"/>
     <w:rsid w:val="00C54E75"/>
+    <w:rsid w:val="00C852DB"/>
+    <w:rsid w:val="00CD79BF"/>
     <w:rsid w:val="00DE5FC1"/>
+    <w:rsid w:val="00E32529"/>
     <w:rsid w:val="00F50B10"/>
     <w:rsid w:val="00F54545"/>
     <w:rsid w:val="00F56162"/>
     <w:rsid w:val="00FF543C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="25CFED23"/>
-  <w15:docId w15:val="{B9FEB51E-1CE1-451D-973E-815453675EA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A7DE8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00832893"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A7DE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00832893"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12977,74 +5548,90 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E44889C7-6C2E-42CB-BA5E-4BACB8C7FA49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>26584</Characters>
+  <Pages>5</Pages>
+  <Words>1225</Words>
+  <Characters>6983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>221</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31185</CharactersWithSpaces>
+  <CharactersWithSpaces>8192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Инна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>