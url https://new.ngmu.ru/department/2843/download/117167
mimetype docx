--- v0 (2026-05-20)
+++ v1 (2026-10-06)
@@ -382,57 +382,59 @@
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="00F22122">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="00F22122">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="00F22122">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="00F22122">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="00F22122">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="000770AE">
+    <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="00AE7620">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF2164">
-[...1 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t>НОВОСИБИРСК 2026</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="000770AE">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF2164">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Требования к оформлению дневника</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="00F22122">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -4688,59 +4690,51 @@
       </w:r>
       <w:r w:rsidR="002B3FDD" w:rsidRPr="00BF2164">
         <w:t xml:space="preserve">практики </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2164">
         <w:t>от НГМУ ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="000770AE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="442" w:hanging="442"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF2164">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00BF2164">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>УЧЕБНО-ИС</w:t>
-[...7 lines deleted...]
-        <w:t>СЛЕДОВАТЕЛЬСКАЯ РАБОТА СТУДЕНТА</w:t>
+        <w:t>УЧЕБНО-ИССЛЕДОВАТЕЛЬСКАЯ РАБОТА СТУДЕНТА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="000770AE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="442" w:hanging="442"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF2164">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ВО ВРЕМЯ ПРОИЗВОДСТВЕННОЙ ПРАКТИКИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRPr="00BF2164" w:rsidRDefault="000770AE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF2164">
         <w:t>(тема работы, участие в научных конференциях)</w:t>
@@ -8599,73 +8593,73 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRDefault="00F22122">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="180"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F22122" w:rsidRDefault="00F22122"/>
     <w:sectPr w:rsidR="00F22122">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1416" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XO Thames">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="64AA10C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62B6350E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -8765,50 +8759,51 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F22122"/>
     <w:rsid w:val="000770AE"/>
     <w:rsid w:val="002B3FDD"/>
     <w:rsid w:val="002F05A3"/>
     <w:rsid w:val="003B3464"/>
+    <w:rsid w:val="00AE7620"/>
     <w:rsid w:val="00B13C87"/>
     <w:rsid w:val="00BF2164"/>
     <w:rsid w:val="00F22122"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -10661,62 +10656,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98DE03A3-2072-4D10-92DA-9B1B9C055C51}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7742D20F-2438-4D2E-8E26-3FFD95C58C06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>10</Pages>
   <Words>1873</Words>
   <Characters>10677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12525</CharactersWithSpaces>