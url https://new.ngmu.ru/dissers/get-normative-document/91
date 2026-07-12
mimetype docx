--- v0 (2025-10-10)
+++ v1 (2026-07-12)
@@ -153,104 +153,86 @@
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008E626D" w:rsidRPr="008E626D" w:rsidRDefault="008E626D" w:rsidP="008E626D">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E626D">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>УТВЕРЖДАЮ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E626D" w:rsidRPr="008E626D" w:rsidRDefault="00797E3D" w:rsidP="008E626D">
+          <w:p w:rsidR="008E626D" w:rsidRPr="008E626D" w:rsidRDefault="008B3AB7" w:rsidP="008E626D">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:keepNext w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5171"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Исполняющий</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> обязанности р</w:t>
+              <w:t>Р</w:t>
             </w:r>
             <w:r w:rsidR="008E626D" w:rsidRPr="008E626D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ектор</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="008E626D" w:rsidRPr="008E626D" w:rsidRDefault="003230DF" w:rsidP="008E626D">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:keepNext w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5171"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ф</w:t>
@@ -1771,52 +1753,50 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ФГБОУ ВО НГМУ Минздрава России</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0F53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6908">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>10 марта 20</w:t>
       </w:r>
       <w:r w:rsidR="008F59D4">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00797E3D">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008F6908">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> г. протокол № </w:t>
       </w:r>
       <w:r w:rsidR="00796563">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6908">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F6908" w:rsidRPr="008F6908" w:rsidRDefault="008F6908" w:rsidP="008F6908">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2378,58 +2358,58 @@
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidR="008F6908" w:rsidRPr="008F6908">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">           М.Ф. Осипенко</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008F6908" w:rsidRPr="008F6908" w:rsidSect="008E626D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB64C4" w:rsidRDefault="00DB64C4" w:rsidP="008E626D">
+    <w:p w:rsidR="002167F2" w:rsidRDefault="002167F2" w:rsidP="008E626D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB64C4" w:rsidRDefault="00DB64C4" w:rsidP="008E626D">
+    <w:p w:rsidR="002167F2" w:rsidRDefault="002167F2" w:rsidP="008E626D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2458,83 +2438,83 @@
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB64C4" w:rsidRDefault="00DB64C4" w:rsidP="008E626D">
+    <w:p w:rsidR="002167F2" w:rsidRDefault="002167F2" w:rsidP="008E626D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB64C4" w:rsidRDefault="00DB64C4" w:rsidP="008E626D">
+    <w:p w:rsidR="002167F2" w:rsidRDefault="002167F2" w:rsidP="008E626D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="008E626D" w:rsidRDefault="000616E8" w:rsidP="008E626D">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00797E3D">
+    <w:r w:rsidR="008B3AB7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
@@ -2772,96 +2752,98 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003153D7"/>
     <w:rsid w:val="000222DB"/>
     <w:rsid w:val="00042C93"/>
     <w:rsid w:val="000616E8"/>
     <w:rsid w:val="00091C77"/>
     <w:rsid w:val="00132574"/>
     <w:rsid w:val="00142D3D"/>
     <w:rsid w:val="001678F1"/>
     <w:rsid w:val="00193428"/>
     <w:rsid w:val="001F3F18"/>
     <w:rsid w:val="00215D99"/>
+    <w:rsid w:val="002167F2"/>
     <w:rsid w:val="00245371"/>
     <w:rsid w:val="00283881"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="002D3B66"/>
     <w:rsid w:val="002E56E9"/>
     <w:rsid w:val="002E5EC1"/>
     <w:rsid w:val="003153D7"/>
     <w:rsid w:val="003230DF"/>
     <w:rsid w:val="00335628"/>
     <w:rsid w:val="00354B52"/>
     <w:rsid w:val="00361967"/>
     <w:rsid w:val="003E07DA"/>
     <w:rsid w:val="00425CAC"/>
     <w:rsid w:val="00427671"/>
     <w:rsid w:val="004328EE"/>
     <w:rsid w:val="00461E07"/>
     <w:rsid w:val="0048031B"/>
     <w:rsid w:val="00481470"/>
     <w:rsid w:val="0048616C"/>
     <w:rsid w:val="0049606D"/>
     <w:rsid w:val="004B157B"/>
     <w:rsid w:val="004E47A4"/>
     <w:rsid w:val="005150AB"/>
     <w:rsid w:val="00552DB5"/>
     <w:rsid w:val="00554BB7"/>
     <w:rsid w:val="005C7F39"/>
     <w:rsid w:val="005F2E46"/>
     <w:rsid w:val="005F3B10"/>
     <w:rsid w:val="006320AD"/>
     <w:rsid w:val="00661A95"/>
     <w:rsid w:val="006A2CA6"/>
     <w:rsid w:val="006B0414"/>
     <w:rsid w:val="00751D23"/>
     <w:rsid w:val="007624EB"/>
     <w:rsid w:val="00796563"/>
     <w:rsid w:val="00797E3D"/>
     <w:rsid w:val="007A3674"/>
     <w:rsid w:val="007A761E"/>
     <w:rsid w:val="007B2193"/>
     <w:rsid w:val="007F79AA"/>
     <w:rsid w:val="0082285C"/>
     <w:rsid w:val="00834265"/>
     <w:rsid w:val="00835D6F"/>
     <w:rsid w:val="008466DA"/>
     <w:rsid w:val="008A3B3E"/>
     <w:rsid w:val="008A7094"/>
+    <w:rsid w:val="008B3AB7"/>
     <w:rsid w:val="008B6E36"/>
     <w:rsid w:val="008E626D"/>
     <w:rsid w:val="008F59D4"/>
     <w:rsid w:val="008F6908"/>
     <w:rsid w:val="009059CE"/>
     <w:rsid w:val="009145D0"/>
     <w:rsid w:val="00927CF3"/>
     <w:rsid w:val="0094663B"/>
     <w:rsid w:val="009513D4"/>
     <w:rsid w:val="00956C6D"/>
     <w:rsid w:val="009700E5"/>
     <w:rsid w:val="009B405B"/>
     <w:rsid w:val="009C5813"/>
     <w:rsid w:val="009C79A1"/>
     <w:rsid w:val="009D6064"/>
     <w:rsid w:val="00A07CB8"/>
     <w:rsid w:val="00A43F60"/>
     <w:rsid w:val="00A51440"/>
     <w:rsid w:val="00A76DE6"/>
     <w:rsid w:val="00AE709D"/>
     <w:rsid w:val="00B01243"/>
     <w:rsid w:val="00B101CA"/>
     <w:rsid w:val="00B32D9A"/>
     <w:rsid w:val="00BE3133"/>
     <w:rsid w:val="00BF5BC1"/>
@@ -7885,75 +7867,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>530</Words>
-  <Characters>3024</Characters>
+  <Words>526</Words>
+  <Characters>3003</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>my2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ГОУ ВПО НГМУ Росздрава</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3547</CharactersWithSpaces>
+  <CharactersWithSpaces>3522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7536688</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ngmu.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5242983</vt:i4>
       </vt:variant>
       <vt:variant>