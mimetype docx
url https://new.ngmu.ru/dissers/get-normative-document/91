--- v1 (2026-07-12)
+++ v2 (2026-10-03)
@@ -187,52 +187,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Р</w:t>
             </w:r>
             <w:r w:rsidR="008E626D" w:rsidRPr="008E626D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ектор</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="008E626D" w:rsidRPr="008E626D" w:rsidRDefault="003230DF" w:rsidP="008E626D">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:keepNext w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5171"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ф</w:t>
@@ -653,57 +651,50 @@
     <w:p w:rsidR="0048616C" w:rsidRPr="009513D4" w:rsidRDefault="0048616C" w:rsidP="00C537FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133619">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>по специальност</w:t>
       </w:r>
       <w:r w:rsidR="00796563">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="00133619">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009513D4">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3.1.18. Кардиология</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00835D6F" w:rsidRPr="008E626D" w:rsidRDefault="00835D6F" w:rsidP="008E626D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -724,129 +715,124 @@
       </w:pPr>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Актуальность темы</w:t>
       </w:r>
       <w:r w:rsidR="00C537FD" w:rsidRPr="008E626D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исследования</w:t>
       </w:r>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E626D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00796563" w:rsidRDefault="00796563" w:rsidP="008E626D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman CYR"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009C5813" w:rsidRDefault="00245371" w:rsidP="00796563">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Оценка новизны, достоверность и ценность полученных автором результатов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E626D">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00796563" w:rsidRDefault="00796563" w:rsidP="00796563">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00796563" w:rsidRDefault="00245371" w:rsidP="008E626D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Обоснованность научных положений и выводов. </w:t>
+        <w:t>Обоснованнос</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ть научных положений и выводов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B405B" w:rsidRDefault="009B405B" w:rsidP="008E626D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B405B" w:rsidRPr="00DB1502" w:rsidRDefault="009B405B" w:rsidP="00283881">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -903,96 +889,104 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3.1.18. Кардиология</w:t>
       </w:r>
       <w:r w:rsidRPr="00283881">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (медицинские науки</w:t>
       </w:r>
       <w:r w:rsidRPr="009C79A1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), а именно пункту</w:t>
       </w:r>
       <w:r w:rsidRPr="00283881">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3 «Заболевания коронарных артерий сердца».</w:t>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283881">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Заболевания коронарных артерий сердца».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B405B" w:rsidRPr="009B405B" w:rsidRDefault="009B405B" w:rsidP="008E626D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796563" w:rsidRDefault="00835D6F" w:rsidP="008E626D">
+    <w:p w:rsidR="00796563" w:rsidRPr="00C85319" w:rsidRDefault="00835D6F" w:rsidP="008E626D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Значимость результатов для медицинской науки и клинической практики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E626D">
-[...8 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00796563" w:rsidRDefault="00796563" w:rsidP="008E626D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00796563" w:rsidRDefault="007A3674" w:rsidP="00796563">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="kn-IN"/>
@@ -1116,108 +1110,353 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Соответствие автореферата содержанию диссертации. </w:t>
       </w:r>
       <w:r w:rsidR="008E626D" w:rsidRPr="00DD0F53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Автореферат полностью отражает основное содержание диссертации, оформлен в соответствии с требованиями п. 25 Положения</w:t>
       </w:r>
       <w:r w:rsidR="008E626D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о присуждении ученых степеней.</w:t>
+        <w:t xml:space="preserve"> о присуждении ученых степеней</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, утвержденного </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319" w:rsidRPr="00C85319">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319" w:rsidRPr="00C85319">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 24.09.2013 № 842</w:t>
+      </w:r>
+      <w:r w:rsidR="008E626D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003230DF" w:rsidRDefault="003230DF" w:rsidP="003230DF">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00335628" w:rsidRDefault="00335628" w:rsidP="008E626D">
+    <w:p w:rsidR="00D27B70" w:rsidRPr="00D27B70" w:rsidRDefault="00D27B70" w:rsidP="00D27B70">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27B70">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Работа написана стилистически грамотным научным языком. Научные положения, выводы и заключения вытекают из представленных автором экспериментальных данных и теоретических положений. Диссертантом четко сформулированы и профессионально грамотно решены все поставленные в диссертационной работе задачи, убедительно и достоверно изложены полученные результаты. Выводы соответствуют цели и задачам исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27B70" w:rsidRPr="00D27B70" w:rsidRDefault="00D27B70" w:rsidP="00D27B70">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27B70">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Однако при общей положительной оценке диссертационной работы, при ее рассмотрении возникли следующие вопросы и замечания, которые стоило бы обсудить при защите работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27B70" w:rsidRDefault="00D27B70" w:rsidP="00D27B70">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27B70" w:rsidRDefault="00D27B70" w:rsidP="00D27B70">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27B70" w:rsidRDefault="00D27B70" w:rsidP="00D27B70">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В работе фигурирует «Контрольная группа», что является не совсем корректным. Целесообразно было бы заменить </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D27B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D27B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D27B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Группа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D27B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сравнения». Во введении раздел «Методология исследования» практически полностью дублирует </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>часть раздела «Материалы и методы». Имеются опечатки и стилистические погрешности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27B70" w:rsidRPr="00D27B70" w:rsidRDefault="00D27B70" w:rsidP="00D27B70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00335628">
+      <w:r w:rsidRPr="00D27B70">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">При изучении </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009513D4">
+        <w:t xml:space="preserve">Вместе с тем высказанные замечания не ставят под сомнение обоснованность положений, выносимых на защиту, и не снижают общее положительное впечатление о диссертации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D27B70">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>диссертации</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00335628">
+        <w:t>Гасымова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D27B70">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выявлены некоторые замечания и вопросы, которые стоило бы обсудить при защите работы</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t> А. Н., представляющей собой завершенный научный труд, значимый для медицинской науки и практики.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00335628" w:rsidRPr="00DD0F53" w:rsidRDefault="00335628" w:rsidP="008E626D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00425CAC" w:rsidRDefault="009145D0" w:rsidP="008E626D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E626D">
@@ -1562,176 +1801,185 @@
       </w:r>
       <w:r w:rsidR="00283881">
         <w:rPr>
           <w:rStyle w:val="FontStyle11"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C359C">
         <w:rPr>
           <w:rStyle w:val="FontStyle11"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Положения о присуждени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle11"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
+      <w:r w:rsidR="00C85319">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ученых степеней, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319" w:rsidRPr="00C85319">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утвержденного Постановлением Правительства РФ от 24.09.2013 № 842</w:t>
+      </w:r>
       <w:r w:rsidRPr="006C359C">
         <w:rPr>
           <w:rStyle w:val="FontStyle11"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ученых степеней (Постановление Правитель</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">), предъявляемым </w:t>
+        <w:t xml:space="preserve">, предъявляемым </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0F53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">к диссертации на соискание ученой степени </w:t>
       </w:r>
       <w:r w:rsidRPr="00796563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>доктора/кандидата</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0F53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> наук</w:t>
       </w:r>
       <w:r w:rsidRPr="006C359C">
         <w:rPr>
           <w:rStyle w:val="FontStyle11"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, а ее автор заслуживает присуждения ученой </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">степени </w:t>
+        <w:t xml:space="preserve">, а ее автор заслуживает присуждения ученой степени </w:t>
       </w:r>
       <w:r w:rsidRPr="00796563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>доктора/кандидата</w:t>
       </w:r>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> медицинских наук по специальност</w:t>
+        <w:t xml:space="preserve"> медицинских наук по</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E626D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> специальност</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00796563">
+      <w:r w:rsidR="00C85319">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>14.01.05</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>3.1.18.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00796563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – кардиология</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ардиология</w:t>
       </w:r>
       <w:r w:rsidRPr="008E626D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F6908" w:rsidRDefault="008F6908" w:rsidP="008F6908">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:keepNext w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0F53">
         <w:t xml:space="preserve">Отзыв заслушан, обсужден и одобрен на заседании кафедры </w:t>
       </w:r>
@@ -1747,55 +1995,55 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003230DF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ФГБОУ ВО НГМУ Минздрава России</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0F53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6908">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>10 марта 20</w:t>
       </w:r>
       <w:r w:rsidR="008F59D4">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00797E3D">
+      <w:r w:rsidR="00C85319">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6908">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> г. протокол № </w:t>
       </w:r>
       <w:r w:rsidR="00796563">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6908">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F6908" w:rsidRPr="008F6908" w:rsidRDefault="008F6908" w:rsidP="008F6908">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -1991,89 +2239,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008F6908" w:rsidRPr="008F6908" w:rsidRDefault="008F6908" w:rsidP="008F6908">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008F6908" w:rsidRPr="008F6908" w:rsidRDefault="008F6908" w:rsidP="008F6908">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6908">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ул. Красный проспект, д.52, г. Новосибирск, 630091</w:t>
+        <w:t>Красный проспект, д.52, г. Новосибирск, 630091</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6908" w:rsidRPr="00283881" w:rsidRDefault="00C85319" w:rsidP="008F6908">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6908" w:rsidRPr="008F6908">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6908" w:rsidRPr="00283881">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+7(383)2223204</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F6908" w:rsidRPr="00283881" w:rsidRDefault="008F6908" w:rsidP="008F6908">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F6908">
-[...20 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA3743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00283881">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00283881">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -2230,51 +2493,83 @@
         </w:rPr>
         <w:t>аук</w:t>
       </w:r>
       <w:r w:rsidRPr="008F59D4">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3743">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> профессора </w:t>
       </w:r>
       <w:r w:rsidR="009513D4">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Герасименко О.Н.</w:t>
+        <w:t>Герасименко</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009513D4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85319">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009513D4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Н.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заверяю,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F6908" w:rsidRPr="008F6908" w:rsidRDefault="008F6908" w:rsidP="008F6908">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6908">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ученый секретарь</w:t>
@@ -2470,51 +2765,51 @@
     <w:p w:rsidR="002167F2" w:rsidRDefault="002167F2" w:rsidP="008E626D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="008E626D" w:rsidRDefault="000616E8" w:rsidP="008E626D">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008B3AB7">
+    <w:r w:rsidR="00C85319">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
@@ -2830,55 +3125,57 @@
     <w:rsid w:val="009145D0"/>
     <w:rsid w:val="00927CF3"/>
     <w:rsid w:val="0094663B"/>
     <w:rsid w:val="009513D4"/>
     <w:rsid w:val="00956C6D"/>
     <w:rsid w:val="009700E5"/>
     <w:rsid w:val="009B405B"/>
     <w:rsid w:val="009C5813"/>
     <w:rsid w:val="009C79A1"/>
     <w:rsid w:val="009D6064"/>
     <w:rsid w:val="00A07CB8"/>
     <w:rsid w:val="00A43F60"/>
     <w:rsid w:val="00A51440"/>
     <w:rsid w:val="00A76DE6"/>
     <w:rsid w:val="00AE709D"/>
     <w:rsid w:val="00B01243"/>
     <w:rsid w:val="00B101CA"/>
     <w:rsid w:val="00B32D9A"/>
     <w:rsid w:val="00BE3133"/>
     <w:rsid w:val="00BF5BC1"/>
     <w:rsid w:val="00C1449E"/>
     <w:rsid w:val="00C537FD"/>
     <w:rsid w:val="00C63FE3"/>
     <w:rsid w:val="00C64E10"/>
     <w:rsid w:val="00C64F87"/>
+    <w:rsid w:val="00C85319"/>
     <w:rsid w:val="00C97349"/>
     <w:rsid w:val="00CE19DE"/>
     <w:rsid w:val="00D03792"/>
     <w:rsid w:val="00D11282"/>
     <w:rsid w:val="00D23811"/>
+    <w:rsid w:val="00D27B70"/>
     <w:rsid w:val="00D543F1"/>
     <w:rsid w:val="00DA3743"/>
     <w:rsid w:val="00DB0A89"/>
     <w:rsid w:val="00DB64C4"/>
     <w:rsid w:val="00E14F2C"/>
     <w:rsid w:val="00E648A3"/>
     <w:rsid w:val="00EB1A83"/>
     <w:rsid w:val="00EC15D6"/>
     <w:rsid w:val="00EC39C7"/>
     <w:rsid w:val="00ED4034"/>
     <w:rsid w:val="00EF0762"/>
     <w:rsid w:val="00EF1455"/>
     <w:rsid w:val="00F20FC9"/>
     <w:rsid w:val="00F47FEE"/>
     <w:rsid w:val="00F5029B"/>
     <w:rsid w:val="00F63AC5"/>
     <w:rsid w:val="00FA4650"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3089,51 +3386,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="009D6064"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Absatz-Standardschriftart"/>
@@ -5073,50 +5369,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="372461046">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="496266913">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="499001107">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2980896">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -7457,50 +7766,89 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2032103479">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1226070574">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1457794194">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1556818699">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1984239644">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="119805479">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -7866,76 +8214,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3003</Characters>
+  <Pages>4</Pages>
+  <Words>691</Words>
+  <Characters>3941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>my2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ГОУ ВПО НГМУ Росздрава</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3522</CharactersWithSpaces>
+  <CharactersWithSpaces>4623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7536688</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ngmu.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5242983</vt:i4>
       </vt:variant>
       <vt:variant>